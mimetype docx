--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Thinon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05348015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and estimated worst-case tsunami scenario in the upper plate of subduction zones. Case study of the Morne Piton Fault system (Lesser Antilles, Guadeloupe Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 4, pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-2023-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting orogens during the OROGEN project: tectonic maturity, a key element to understand orogenic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.Art. n°23 (1-21). </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REWARE: a seismic processing algorithm to retrieve geological information from the water-column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (2), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a low convergence collisional orogen: a review of Pyrenean orogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.19. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic mountain building and topographic evolution in Western Europe: impact of billion years lithosphere evolution and plate tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.56. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, 192, pp.58. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of inheritance in forming rifts and rifted margins and building collisional orogens: a Biscay-Pyrenean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lescoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.55. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.11. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of a wide plate boundary in the Western Mediterranean, near-field versus far-field interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dismantling of a mountain belt by mantle flow: Late-orogenic evolution of Pyrenees and Liguro-Provençal rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 776, pp.228312. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry vs. asymmetry of a hyper-thinned rift: Example of the Mauleon Basin (Western Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.86-105. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-spreading deformation and associated magmatism along the Iberia-Morocco Atlantic margins: Insight from submarine volcanoes of the Tore-Madeira Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 407, pp.76-93. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Tyrrhenian Sea revisited: New evidence for a rifted basin during the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 398, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin: data for understanding the Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1274-1296. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environment and age of some key Late Pliocene to Early Quaternary deposits on the underfilled Cedrino paleovalley (Orosei): Insight into the Neogene geodynamic evolution of Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of impurities (nitrogen and methane) on the CO 2 storage capacity as sediment-hosted gas hydrates – Application in the area of the Celtic Sea and the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: New insights from the &amp;quot;METYSS 1&amp;quot; cruise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615-616, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and deformation of hyperextended rift systems: Insights from rift domain mapping in the Bay of Biscay-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (7), pp.1239-1276. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to the understanding of a high-temperature geothermal province: The Bouillante area (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géologie de la France, 1 (2), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling very low sedimentation rates on the continental slope of the Gonone-Orosei canyon system, NE Sardinia--terrestrial and oceanic significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gracia-Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary markers of the Messinian salinity crisis and their relation with salt tectonics on the Provençal margin (western Mediterranean): results from the &amp;quot;MAURESC&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edda Marlène Obone-Zue-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vallées de la Loire sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Loire, agent géologique, 12, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Bouillante Bay (West Basse-Terre Island shelf): contribution of geophysical surveys to the understanding of the structural context of Guadeloupe (French West Indies - Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the Vendean-Armorican platform of the French Atlantic shelf: new insights into the history of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River drowned valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte : une montagne sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers Maoré, la revue des Naturalistes, Historiens et Géographes de Mayotte, Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymay : la structure sous-marine de Mayotte révélée par l'imagerie multifaisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Armorican Basin (Bay of Biscay): a review of Norgasis seismic reflection and refraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764901-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syn-rift sedimentary cover of the North Biscay Margin (bay of Biscay): from new reflection seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.6.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean deformations in the Bay of Biscay - Déformations pyrénéennes dans le Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Olivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (9), pp.561. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First global and consistent CO2 storage capacities estimation in European France (EVASTOCO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2025, Toulouse, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des structures tectoniques du plateau continental Nord-Gascogne (façade atlantique métropolitaine) : rôle de l'héritage et lien avec l'activité sismique régionale en domaine intraplaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2025, Montpellier, France. pp.655921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de sédimentologie (ASF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sédimentologistes français (ASF), Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evolution of the Eastern Sardinian Margin (Western Tyrrhenian) from the Messinian to the Plio-Quaternary: New evidence for post-rift deformation from bathymetric and seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique de la marge Est-Sarde depuis la Crise de Salinité Messinienne à partir de données sismiques Très Haute-Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations glacio-eustatiques du Pléistocène moyen à supérieur sur l'architecture sédimentaire du plateau continental de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Wilson cycle(s) across the Africa-Iberia-Europe diffuse plate boundary: How much an orogenic lifecycle is predestined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension dated from natural time markers across the Western Tyrrhenian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020, Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Faults and associated volcanic province in the Valencia Basin: consequences on crustal thinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de forages « profonds » : les fosses de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forages Profonds en France : 30 ans de résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF - Société Géologique de France, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for Neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the North Sea Lowlands to the Celtic Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Landes High in the structuration of the Landes Parentis area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eastern Sardinian Margin: From rifting to hyper-extension in a backarc setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Workshop, GTW series : « Alpine Folded Belts and Extensional Basins »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada (Spain), Spain. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'ouverture des Bassins Crétacés dans le Bassin Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene seismic stratigraphy of the southern Dieppe-Hampshire Basin (Eastern English Channel): New insights from the TREMOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore geological mapping from high resolution datasets – A &amp;quot;new&amp;quot; way to investigate the evolution of the anglo‐parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des stocks sédimentaires littoraux : prospection par sismique réflexion haute-résolution sur le littoral varois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Stépanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale de Génie Civil - Génie Côtier de Toulon 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retraitement sismique de données pétrolières marines 2D anciennes pour l'amélioration de la connaissance géologique profonde de la bordure septentrionale du bassin de Paris et de la Manche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances sur la couverture méso-cénozoïque du plateau vendéen - apports de la campagne sismique SYRRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selection for CO2 storage in aquifers in the complex geological setting of Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Trondheim Conference on CO2 Capture, Transport and Storage : TCCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des séries synrift et postrift en Camargue et Crau : apport à la compréhension des structures prérift piégées sous couverture (projet VASCO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs sismiques de la crise de salinité messinienne sur la marge Est-Sarde (Mer Tyrrhénienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMODnet-Geology: compilation et harmonisation des informations en géologie marine à l'échelle de l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Kaskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie, ASF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la lenteur de la sédimentation sur la pente orientale de la Sardaigne (versant du Canyon d'Orosei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: new insights from the &amp;quot;METYSS 1&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin,Western Tyrrhenian : New insights from the « METYSS » cruise (June 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.15469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the clastic Lower Triassic reservoirs in the Upper Rhine Graben (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal potential assessment of clastic triassic reservoirs (Upper Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River flooded valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2002, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des capacités de stockage géologique de co2 en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Pascault Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-74263-FR, Bureau de recherches géologiques et minières (BRGM); AKKODIS; CVA GROUP; GEOSTOCK; IFPEN; TEREGA; TOTALENERGIES; UNIVERSITE DE LORRAINE; AVENIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique du CO2 in situ en Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Stockage du CO2. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. The Bay of Biscay Opening in the Frame of the Iberian-European Plate Boundary Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saspiturry; Jessica Uzel; Alexandre Ortiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, Print ISBN:9781789451245 |Online ISBN:9781394306534. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394306534.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.A-Provence shelf Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.24, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.C- Eastern Sardinia. MSC units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.31, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.A- Eastern Sardinia. Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.29, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.B- Eastern Sardinia. MSC surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.30, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.B-Provence shelf MSC Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.25, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Corsica Margin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (7), SGF-CCGM, pp.46-48, 2011, Les Mémoires de la Société Géologique e France, Vol.179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East-Corsica basin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (6), SGF-CCGM, pp.43-45, 2011, Les Mémoires de la Société Géologique de France, Vol. 179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Erosion Surface along the Eastern Sardinian Margin, Western Tyrrhenian: New Insights from Very High-Resolution Seismic Data (METYSS 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">copernicus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea) revealed by the seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate Application in the French and Spanish EEZ in North-East Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCO2, Colloque Franco-Espagnol « Stockage géologique du CO2 et microfluidique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12554.72640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraitement sismique d’anciens profils pétroliers pour imager les structures profondes de la Manche et de la bordure septentrionale du bassin de Paris : projet GEONORMER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate - Application to the Biscay deep zone in the French EEZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de Vannes St Gildas-de-Rhuys à 1/50000 feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/50000 : Vannes - St Gildas de Rhuys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turrrilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/250 000 : Marge continentale – Lorient Bretagne Sud Première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure profonde de la Marge Nord Gascogne et du Bassin Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Bretagne occidentale - Brest, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00605279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId574"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Thinon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First global and consistent CO2 storage capacities estimation in European France (EVASTOCO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2025, Toulouse, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des structures tectoniques du plateau continental Nord-Gascogne (façade atlantique métropolitaine) : rôle de l'héritage et lien avec l'activité sismique régionale en domaine intraplaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2025, Montpellier, France. pp.655921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de sédimentologie (ASF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sédimentologistes français (ASF), Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evolution of the Eastern Sardinian Margin (Western Tyrrhenian) from the Messinian to the Plio-Quaternary: New evidence for post-rift deformation from bathymetric and seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique de la marge Est-Sarde depuis la Crise de Salinité Messinienne à partir de données sismiques Très Haute-Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations glacio-eustatiques du Pléistocène moyen à supérieur sur l'architecture sédimentaire du plateau continental de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Wilson cycle(s) across the Africa-Iberia-Europe diffuse plate boundary: How much an orogenic lifecycle is predestined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension dated from natural time markers across the Western Tyrrhenian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020, Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de forages « profonds » : les fosses de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forages Profonds en France : 30 ans de résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF - Société Géologique de France, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Faults and associated volcanic province in the Valencia Basin: consequences on crustal thinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for Neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the North Sea Lowlands to the Celtic Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'ouverture des Bassins Crétacés dans le Bassin Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene seismic stratigraphy of the southern Dieppe-Hampshire Basin (Eastern English Channel): New insights from the TREMOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Landes High in the structuration of the Landes Parentis area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eastern Sardinian Margin: From rifting to hyper-extension in a backarc setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Workshop, GTW series : « Alpine Folded Belts and Extensional Basins »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada (Spain), Spain. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des stocks sédimentaires littoraux : prospection par sismique réflexion haute-résolution sur le littoral varois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Stépanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale de Génie Civil - Génie Côtier de Toulon 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore geological mapping from high resolution datasets – A &amp;quot;new&amp;quot; way to investigate the evolution of the anglo‐parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retraitement sismique de données pétrolières marines 2D anciennes pour l'amélioration de la connaissance géologique profonde de la bordure septentrionale du bassin de Paris et de la Manche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances sur la couverture méso-cénozoïque du plateau vendéen - apports de la campagne sismique SYRRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selection for CO2 storage in aquifers in the complex geological setting of Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Trondheim Conference on CO2 Capture, Transport and Storage : TCCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des séries synrift et postrift en Camargue et Crau : apport à la compréhension des structures prérift piégées sous couverture (projet VASCO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: new insights from the &amp;quot;METYSS 1&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la lenteur de la sédimentation sur la pente orientale de la Sardaigne (versant du Canyon d'Orosei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMODnet-Geology: compilation et harmonisation des informations en géologie marine à l'échelle de l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Kaskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie, ASF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs sismiques de la crise de salinité messinienne sur la marge Est-Sarde (Mer Tyrrhénienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the clastic Lower Triassic reservoirs in the Upper Rhine Graben (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin,Western Tyrrhenian : New insights from the « METYSS » cruise (June 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.15469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal potential assessment of clastic triassic reservoirs (Upper Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River flooded valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2002, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des capacités de stockage géologique de co2 en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Pascault Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-74263-FR, Bureau de recherches géologiques et minières (BRGM); AKKODIS; CVA GROUP; GEOSTOCK; IFPEN; TEREGA; TOTALENERGIES; UNIVERSITE DE LORRAINE; AVENIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique du CO2 in situ en Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Stockage du CO2. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05348015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting orogens during the OROGEN project: tectonic maturity, a key element to understand orogenic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.Art. n°23 (1-21). </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REWARE: a seismic processing algorithm to retrieve geological information from the water-column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (2), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and estimated worst-case tsunami scenario in the upper plate of subduction zones. Case study of the Morne Piton Fault system (Lesser Antilles, Guadeloupe Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 4, pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-2023-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a low convergence collisional orogen: a review of Pyrenean orogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.19. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic mountain building and topographic evolution in Western Europe: impact of billion years lithosphere evolution and plate tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.56. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of inheritance in forming rifts and rifted margins and building collisional orogens: a Biscay-Pyrenean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lescoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.55. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, 192, pp.58. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of a wide plate boundary in the Western Mediterranean, near-field versus far-field interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dismantling of a mountain belt by mantle flow: Late-orogenic evolution of Pyrenees and Liguro-Provençal rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 776, pp.228312. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry vs. asymmetry of a hyper-thinned rift: Example of the Mauleon Basin (Western Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.86-105. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-spreading deformation and associated magmatism along the Iberia-Morocco Atlantic margins: Insight from submarine volcanoes of the Tore-Madeira Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 407, pp.76-93. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Tyrrhenian Sea revisited: New evidence for a rifted basin during the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 398, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin: data for understanding the Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1274-1296. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of impurities (nitrogen and methane) on the CO 2 storage capacity as sediment-hosted gas hydrates – Application in the area of the Celtic Sea and the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environment and age of some key Late Pliocene to Early Quaternary deposits on the underfilled Cedrino paleovalley (Orosei): Insight into the Neogene geodynamic evolution of Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: New insights from the &amp;quot;METYSS 1&amp;quot; cruise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615-616, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and deformation of hyperextended rift systems: Insights from rift domain mapping in the Bay of Biscay-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (7), pp.1239-1276. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to the understanding of a high-temperature geothermal province: The Bouillante area (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling very low sedimentation rates on the continental slope of the Gonone-Orosei canyon system, NE Sardinia--terrestrial and oceanic significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géologie de la France, 1 (2), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary markers of the Messinian salinity crisis and their relation with salt tectonics on the Provençal margin (western Mediterranean): results from the &amp;quot;MAURESC&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edda Marlène Obone-Zue-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gracia-Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the Vendean-Armorican platform of the French Atlantic shelf: new insights into the history of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vallées de la Loire sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Loire, agent géologique, 12, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Bouillante Bay (West Basse-Terre Island shelf): contribution of geophysical surveys to the understanding of the structural context of Guadeloupe (French West Indies - Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River drowned valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte : une montagne sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers Maoré, la revue des Naturalistes, Historiens et Géographes de Mayotte, Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymay : la structure sous-marine de Mayotte révélée par l'imagerie multifaisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Armorican Basin (Bay of Biscay): a review of Norgasis seismic reflection and refraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764901-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syn-rift sedimentary cover of the North Biscay Margin (bay of Biscay): from new reflection seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.6.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean deformations in the Bay of Biscay - Déformations pyrénéennes dans le Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Olivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (9), pp.561. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. The Bay of Biscay Opening in the Frame of the Iberian-European Plate Boundary Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saspiturry; Jessica Uzel; Alexandre Ortiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, Print ISBN:9781789451245 |Online ISBN:9781394306534. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394306534.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.A- Eastern Sardinia. Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.29, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.B- Eastern Sardinia. MSC surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.30, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.B-Provence shelf MSC Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.25, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.A-Provence shelf Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.24, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.C- Eastern Sardinia. MSC units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.31, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East-Corsica basin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (6), SGF-CCGM, pp.43-45, 2011, Les Mémoires de la Société Géologique de France, Vol. 179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Corsica Margin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (7), SGF-CCGM, pp.46-48, 2011, Les Mémoires de la Société Géologique e France, Vol.179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Erosion Surface along the Eastern Sardinian Margin, Western Tyrrhenian: New Insights from Very High-Resolution Seismic Data (METYSS 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">copernicus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea) revealed by the seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraitement sismique d’anciens profils pétroliers pour imager les structures profondes de la Manche et de la bordure septentrionale du bassin de Paris : projet GEONORMER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate Application in the French and Spanish EEZ in North-East Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCO2, Colloque Franco-Espagnol « Stockage géologique du CO2 et microfluidique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12554.72640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate - Application to the Biscay deep zone in the French EEZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de Vannes St Gildas-de-Rhuys à 1/50000 feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/50000 : Vannes - St Gildas de Rhuys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turrrilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/250 000 : Marge continentale – Lorient Bretagne Sud Première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure profonde de la Marge Nord Gascogne et du Bassin Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Bretagne occidentale - Brest, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00605279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2023-222" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Jammes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03946341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lescoutre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mir&#243;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadenas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02430404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228312" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.03.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lymer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.12.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Vendeville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.12.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X78B5VG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tugend" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manatschal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kusznir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003529" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pascucci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lymer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0379-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00622998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Marl&#232;ne Obone-Zue-Obame" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.181" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517022v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.51" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ab&#233;lard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fidalgo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764901-103" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647838v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.6.515" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647829v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01576-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7ADFB74414B77FF583495B1BD82EE3CAEFA3E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9308" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300360v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588182v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542749v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9739" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02005464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02317440v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916065v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01802132v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01647105v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542867v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916071v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01538629v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329194v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323079v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis St&#233;panian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004016v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Toqeer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00904570v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878510v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657315v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00639078v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevenson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kaskela" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657313v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657310v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537828v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261135v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04945597v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048447v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048699v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048688v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klotz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048696v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623015v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623012v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300285v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13909" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01799283v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336228v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336259v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383278v2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turrrilot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383201v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605279v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lymer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9739" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02005464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02317440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01802132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01647105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01538629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis St&#233;panian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Toqeer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00904570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00639078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevenson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kaskela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Jammes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2023-222" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03946341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021040" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lescoutre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mir&#243;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadenas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021043" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02430404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228312" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.03.031" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884968v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lymer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.12.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336270v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Vendeville" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.12.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X78B5VG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174792v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tugend" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manatschal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kusznir" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003529" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059443v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pascucci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0379-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00622998v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Marl&#232;ne Obone-Zue-Obame" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.181" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537046v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135624v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517022v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.51" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685325v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ab&#233;lard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.010" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fidalgo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764901-103" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647838v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.6.515" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647829v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01576-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7ADFB74414B77FF583495B1BD82EE3CAEFA3E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04945597v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048688v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klotz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048451v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048447v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048699v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623012v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623015v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300285v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13909" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01799283v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336228v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336259v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383278v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turrrilot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383201v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605279v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>