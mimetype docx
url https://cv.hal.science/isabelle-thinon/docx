--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Thinon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First global and consistent CO2 storage capacities estimation in European France (EVASTOCO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2025, Toulouse, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des structures tectoniques du plateau continental Nord-Gascogne (façade atlantique métropolitaine) : rôle de l'héritage et lien avec l'activité sismique régionale en domaine intraplaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2025, Montpellier, France. pp.655921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de sédimentologie (ASF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sédimentologistes français (ASF), Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evolution of the Eastern Sardinian Margin (Western Tyrrhenian) from the Messinian to the Plio-Quaternary: New evidence for post-rift deformation from bathymetric and seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique de la marge Est-Sarde depuis la Crise de Salinité Messinienne à partir de données sismiques Très Haute-Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations glacio-eustatiques du Pléistocène moyen à supérieur sur l'architecture sédimentaire du plateau continental de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Wilson cycle(s) across the Africa-Iberia-Europe diffuse plate boundary: How much an orogenic lifecycle is predestined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension dated from natural time markers across the Western Tyrrhenian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020, Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de forages « profonds » : les fosses de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forages Profonds en France : 30 ans de résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF - Société Géologique de France, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Faults and associated volcanic province in the Valencia Basin: consequences on crustal thinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for Neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the North Sea Lowlands to the Celtic Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'ouverture des Bassins Crétacés dans le Bassin Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene seismic stratigraphy of the southern Dieppe-Hampshire Basin (Eastern English Channel): New insights from the TREMOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Landes High in the structuration of the Landes Parentis area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eastern Sardinian Margin: From rifting to hyper-extension in a backarc setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Workshop, GTW series : « Alpine Folded Belts and Extensional Basins »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada (Spain), Spain. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des stocks sédimentaires littoraux : prospection par sismique réflexion haute-résolution sur le littoral varois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Stépanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale de Génie Civil - Génie Côtier de Toulon 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore geological mapping from high resolution datasets – A &amp;quot;new&amp;quot; way to investigate the evolution of the anglo‐parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retraitement sismique de données pétrolières marines 2D anciennes pour l'amélioration de la connaissance géologique profonde de la bordure septentrionale du bassin de Paris et de la Manche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances sur la couverture méso-cénozoïque du plateau vendéen - apports de la campagne sismique SYRRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selection for CO2 storage in aquifers in the complex geological setting of Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Trondheim Conference on CO2 Capture, Transport and Storage : TCCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des séries synrift et postrift en Camargue et Crau : apport à la compréhension des structures prérift piégées sous couverture (projet VASCO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: new insights from the &amp;quot;METYSS 1&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la lenteur de la sédimentation sur la pente orientale de la Sardaigne (versant du Canyon d'Orosei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMODnet-Geology: compilation et harmonisation des informations en géologie marine à l'échelle de l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Kaskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie, ASF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs sismiques de la crise de salinité messinienne sur la marge Est-Sarde (Mer Tyrrhénienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the clastic Lower Triassic reservoirs in the Upper Rhine Graben (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin,Western Tyrrhenian : New insights from the « METYSS » cruise (June 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.15469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal potential assessment of clastic triassic reservoirs (Upper Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River flooded valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2002, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des capacités de stockage géologique de co2 en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Pascault Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-74263-FR, Bureau de recherches géologiques et minières (BRGM); AKKODIS; CVA GROUP; GEOSTOCK; IFPEN; TEREGA; TOTALENERGIES; UNIVERSITE DE LORRAINE; AVENIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique du CO2 in situ en Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Stockage du CO2. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05348015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting orogens during the OROGEN project: tectonic maturity, a key element to understand orogenic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.Art. n°23 (1-21). </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REWARE: a seismic processing algorithm to retrieve geological information from the water-column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (2), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and estimated worst-case tsunami scenario in the upper plate of subduction zones. Case study of the Morne Piton Fault system (Lesser Antilles, Guadeloupe Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 4, pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-2023-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a low convergence collisional orogen: a review of Pyrenean orogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.19. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic mountain building and topographic evolution in Western Europe: impact of billion years lithosphere evolution and plate tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.56. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of inheritance in forming rifts and rifted margins and building collisional orogens: a Biscay-Pyrenean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lescoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.55. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, 192, pp.58. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of a wide plate boundary in the Western Mediterranean, near-field versus far-field interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dismantling of a mountain belt by mantle flow: Late-orogenic evolution of Pyrenees and Liguro-Provençal rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 776, pp.228312. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry vs. asymmetry of a hyper-thinned rift: Example of the Mauleon Basin (Western Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.86-105. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-spreading deformation and associated magmatism along the Iberia-Morocco Atlantic margins: Insight from submarine volcanoes of the Tore-Madeira Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 407, pp.76-93. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Tyrrhenian Sea revisited: New evidence for a rifted basin during the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 398, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin: data for understanding the Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1274-1296. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of impurities (nitrogen and methane) on the CO 2 storage capacity as sediment-hosted gas hydrates – Application in the area of the Celtic Sea and the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environment and age of some key Late Pliocene to Early Quaternary deposits on the underfilled Cedrino paleovalley (Orosei): Insight into the Neogene geodynamic evolution of Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: New insights from the &amp;quot;METYSS 1&amp;quot; cruise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615-616, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and deformation of hyperextended rift systems: Insights from rift domain mapping in the Bay of Biscay-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (7), pp.1239-1276. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to the understanding of a high-temperature geothermal province: The Bouillante area (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling very low sedimentation rates on the continental slope of the Gonone-Orosei canyon system, NE Sardinia--terrestrial and oceanic significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géologie de la France, 1 (2), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary markers of the Messinian salinity crisis and their relation with salt tectonics on the Provençal margin (western Mediterranean): results from the &amp;quot;MAURESC&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edda Marlène Obone-Zue-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gracia-Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the Vendean-Armorican platform of the French Atlantic shelf: new insights into the history of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vallées de la Loire sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Loire, agent géologique, 12, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Bouillante Bay (West Basse-Terre Island shelf): contribution of geophysical surveys to the understanding of the structural context of Guadeloupe (French West Indies - Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River drowned valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte : une montagne sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers Maoré, la revue des Naturalistes, Historiens et Géographes de Mayotte, Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymay : la structure sous-marine de Mayotte révélée par l'imagerie multifaisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Armorican Basin (Bay of Biscay): a review of Norgasis seismic reflection and refraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764901-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syn-rift sedimentary cover of the North Biscay Margin (bay of Biscay): from new reflection seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.6.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean deformations in the Bay of Biscay - Déformations pyrénéennes dans le Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Olivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (9), pp.561. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. The Bay of Biscay Opening in the Frame of the Iberian-European Plate Boundary Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saspiturry; Jessica Uzel; Alexandre Ortiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, Print ISBN:9781789451245 |Online ISBN:9781394306534. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394306534.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.A- Eastern Sardinia. Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.29, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.B- Eastern Sardinia. MSC surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.30, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.B-Provence shelf MSC Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.25, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.A-Provence shelf Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.24, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.C- Eastern Sardinia. MSC units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.31, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East-Corsica basin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (6), SGF-CCGM, pp.43-45, 2011, Les Mémoires de la Société Géologique de France, Vol. 179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Corsica Margin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (7), SGF-CCGM, pp.46-48, 2011, Les Mémoires de la Société Géologique e France, Vol.179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Erosion Surface along the Eastern Sardinian Margin, Western Tyrrhenian: New Insights from Very High-Resolution Seismic Data (METYSS 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">copernicus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea) revealed by the seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraitement sismique d’anciens profils pétroliers pour imager les structures profondes de la Manche et de la bordure septentrionale du bassin de Paris : projet GEONORMER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate Application in the French and Spanish EEZ in North-East Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCO2, Colloque Franco-Espagnol « Stockage géologique du CO2 et microfluidique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12554.72640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate - Application to the Biscay deep zone in the French EEZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de Vannes St Gildas-de-Rhuys à 1/50000 feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/50000 : Vannes - St Gildas de Rhuys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turrrilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/250 000 : Marge continentale – Lorient Bretagne Sud Première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure profonde de la Marge Nord Gascogne et du Bassin Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Bretagne occidentale - Brest, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00605279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Thinon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First global and consistent CO2 storage capacities estimation in European France (EVASTOCO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2025, Toulouse, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des structures tectoniques du plateau continental Nord-Gascogne (façade atlantique métropolitaine) : rôle de l'héritage et lien avec l'activité sismique régionale en domaine intraplaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France (SGF), Oct 2025, Montpellier, France. pp.655921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de sédimentologie (ASF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sédimentologistes français (ASF), Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evolution of the Eastern Sardinian Margin (Western Tyrrhenian) from the Messinian to the Plio-Quaternary: New evidence for post-rift deformation from bathymetric and seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique de la marge Est-Sarde depuis la Crise de Salinité Messinienne à partir de données sismiques Très Haute-Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations glacio-eustatiques du Pléistocène moyen à supérieur sur l'architecture sédimentaire du plateau continental de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Wilson cycle(s) across the Africa-Iberia-Europe diffuse plate boundary: How much an orogenic lifecycle is predestined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension dated from natural time markers across the Western Tyrrhenian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020, Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de forages « profonds » : les fosses de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forages Profonds en France : 30 ans de résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF - Société Géologique de France, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Faults and associated volcanic province in the Valencia Basin: consequences on crustal thinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for Neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the North Sea Lowlands to the Celtic Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'ouverture des Bassins Crétacés dans le Bassin Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene seismic stratigraphy of the southern Dieppe-Hampshire Basin (Eastern English Channel): New insights from the TREMOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eastern Sardinian Margin: From rifting to hyper-extension in a backarc setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Workshop, GTW series : « Alpine Folded Belts and Extensional Basins »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada (Spain), Spain. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the Landes High in the structuration of the Landes Parentis area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des stocks sédimentaires littoraux : prospection par sismique réflexion haute-résolution sur le littoral varois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Stépanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale de Génie Civil - Génie Côtier de Toulon 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore geological mapping from high resolution datasets – A &amp;quot;new&amp;quot; way to investigate the evolution of the anglo‐parisian basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retraitement sismique de données pétrolières marines 2D anciennes pour l'amélioration de la connaissance géologique profonde de la bordure septentrionale du bassin de Paris et de la Manche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances sur la couverture méso-cénozoïque du plateau vendéen - apports de la campagne sismique SYRRE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selection for CO2 storage in aquifers in the complex geological setting of Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Trondheim Conference on CO2 Capture, Transport and Storage : TCCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des séries synrift et postrift en Camargue et Crau : apport à la compréhension des structures prérift piégées sous couverture (projet VASCO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du Comité National Français de Géodésie et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of Guadeloupe Islands and the Lesser Antilles Arc from a new gravity and magnetic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to assess the regional setting of Bouillante Geothermal Province (Guadeloupe, West French Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2012 du Comité National Français de Géodésie et Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: new insights from the &amp;quot;METYSS 1&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la lenteur de la sédimentation sur la pente orientale de la Sardaigne (versant du Canyon d'Orosei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMODnet-Geology: compilation et harmonisation des informations en géologie marine à l'échelle de l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Kaskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie, ASF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-methods geophysics to improve the regional knowledge of Bouillante geothermal Province (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs sismiques de la crise de salinité messinienne sur la marge Est-Sarde (Mer Tyrrhénienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the clastic Lower Triassic reservoirs in the Upper Rhine Graben (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Haffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Traineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin,Western Tyrrhenian : New insights from the « METYSS » cruise (June 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.15469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.322-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal potential assessment of clastic triassic reservoirs (Upper Rhine Graben, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River flooded valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Methods Applied to the Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Debeglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2002, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des capacités de stockage géologique de co2 en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Pascault Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM/RP-74263-FR, Bureau de recherches géologiques et minières (BRGM); AKKODIS; CVA GROUP; GEOSTOCK; IFPEN; TEREGA; TOTALENERGIES; UNIVERSITE DE LORRAINE; AVENIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage géologique du CO2 in situ en Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Stockage du CO2. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Andújar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05348015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting orogens during the OROGEN project: tectonic maturity, a key element to understand orogenic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.Art. n°23 (1-21). </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REWARE: a seismic processing algorithm to retrieve geological information from the water-column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (2), pp.1080-1086. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and estimated worst-case tsunami scenario in the upper plate of subduction zones. Case study of the Morne Piton Fault system (Lesser Antilles, Guadeloupe Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 4, pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-2023-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a low convergence collisional orogen: a review of Pyrenean orogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.19. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic mountain building and topographic evolution in Western Europe: impact of billion years lithosphere evolution and plate tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.56. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of inheritance in forming rifts and rifted margins and building collisional orogens: a Biscay-Pyrenean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lescoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.55. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, 192, pp.58. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of a wide plate boundary in the Western Mediterranean, near-field versus far-field interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dismantling of a mountain belt by mantle flow: Late-orogenic evolution of Pyrenees and Liguro-Provençal rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 776, pp.228312. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry vs. asymmetry of a hyper-thinned rift: Example of the Mauleon Basin (Western Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.86-105. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-spreading deformation and associated magmatism along the Iberia-Morocco Atlantic margins: Insight from submarine volcanoes of the Tore-Madeira Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 407, pp.76-93. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Tyrrhenian Sea revisited: New evidence for a rifted basin during the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 398, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc structure in the Lesser Antilles inferred from depth to the Curie temperature and thermo-mechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin: data for understanding the Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1274-1296. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of impurities (nitrogen and methane) on the CO 2 storage capacity as sediment-hosted gas hydrates – Application in the area of the Celtic Sea and the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116237v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environment and age of some key Late Pliocene to Early Quaternary deposits on the underfilled Cedrino paleovalley (Orosei): Insight into the Neogene geodynamic evolution of Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tectonics and crustal tectonics along the Eastern Sardinian margin, Western Tyrrhenian: New insights from the &amp;quot;METYSS 1&amp;quot; cruise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615-616, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and deformation of hyperextended rift systems: Insights from rift domain mapping in the Bay of Biscay-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (7), pp.1239-1276. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-method geophysics to the understanding of a high-temperature geothermal province: The Bouillante area (Guadeloupe, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling very low sedimentation rates on the continental slope of the Gonone-Orosei canyon system, NE Sardinia--terrestrial and oceanic significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géologie de la France, 1 (2), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal investigation of Guadeloupe Island and the Lesser Antilles Arc from a new potential field synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary markers of the Messinian salinity crisis and their relation with salt tectonics on the Provençal margin (western Mediterranean): results from the &amp;quot;MAURESC&amp;quot; cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edda Marlène Obone-Zue-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gracia-Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the Vendean-Armorican platform of the French Atlantic shelf: new insights into the history of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vallées de la Loire sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Loire, agent géologique, 12, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Bouillante Bay (West Basse-Terre Island shelf): contribution of geophysical surveys to the understanding of the structural context of Guadeloupe (French West Indies - Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary architecture of the Loire River drowned valleys of the French Atlantic shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Characterization of Geological Sites able to Host a Pilot-Scale CO2 Storage in the Paris Basin (GéoCarbone-PICOREF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte : une montagne sous la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers Maoré, la revue des Naturalistes, Historiens et Géographes de Mayotte, Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymay : la structure sous-marine de Mayotte révélée par l'imagerie multifaisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Audru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Abellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Armorican Basin (Bay of Biscay): a review of Norgasis seismic reflection and refraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-764901-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syn-rift sedimentary cover of the North Biscay Margin (bay of Biscay): from new reflection seismic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.6.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean deformations in the Bay of Biscay - Déformations pyrénéennes dans le Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fidalgo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Olivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (9), pp.561. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. The Bay of Biscay Opening in the Frame of the Iberian-European Plate Boundary Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saspiturry; Jessica Uzel; Alexandre Ortiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the Pyrenees during the Variscan and Alpine Cycles 1: Variscan Cycle and Cretaceous Rifting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, Print ISBN:9781789451245 |Online ISBN:9781394306534. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394306534.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.A- Eastern Sardinia. Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.29, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.B-Provence shelf MSC Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.25, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.B- Eastern Sardinia. MSC surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.30, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.C- Eastern Sardinia. MSC units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.31, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.A-Provence shelf Regional setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF/CCGM, pp.24, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East-Corsica basin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (6), SGF-CCGM, pp.43-45, 2011, Les Mémoires de la Société Géologique de France, Vol. 179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Corsica Margin - Regional setting, MSC Surfaces, MSC Basinal Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lofi et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEISMIC ATLAS of The Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179 (7), SGF-CCGM, pp.46-48, 2011, Les Mémoires de la Société Géologique e France, Vol.179 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Erosion Surface along the Eastern Sardinian Margin, Western Tyrrhenian: New Insights from Very High-Resolution Seismic Data (METYSS 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mesozoic sedimentary cover of the North Aquitaine continental shelf – New results from offshore and onshore observations in the Charente region (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">copernicus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neogene evolution of the Corsica Basin (Northern Tyrrhenian Sea) revealed by the seismic markers of the Messinian Salinity Crisis in an intermediate-depth basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraitement sismique d’anciens profils pétroliers pour imager les structures profondes de la Manche et de la bordure septentrionale du bassin de Paris : projet GEONORMER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Toqeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate Application in the French and Spanish EEZ in North-East Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOCO2, Colloque Franco-Espagnol « Stockage géologique du CO2 et microfluidique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. , 2018, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12554.72640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of CO2 at low temperature as liquid or solid gas hydrate - Application to the Biscay deep zone in the French EEZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de Vannes St Gildas-de-Rhuys à 1/50000 feuille 417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/50000 : Vannes - St Gildas de Rhuys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turrrilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hallégouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte géologique de la France à 1/250 000 : Marge continentale – Lorient Bretagne Sud Première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure profonde de la Marge Nord Gascogne et du Bassin Armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Bretagne occidentale - Brest, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00605279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lymer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9739" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02005464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02317440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01802132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01647105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01538629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis St&#233;panian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Toqeer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00904570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00639078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevenson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kaskela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Jammes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2023-222" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03946341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021040" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lescoutre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mir&#243;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadenas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021043" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02430404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228312" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.03.031" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884968v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lymer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.12.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336270v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Vendeville" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.12.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X78B5VG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174792v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tugend" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manatschal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kusznir" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003529" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059443v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pascucci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0379-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00622998v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Marl&#232;ne Obone-Zue-Obame" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.181" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537046v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135624v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517022v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.51" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685325v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ab&#233;lard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.010" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fidalgo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764901-103" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647838v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.6.515" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647829v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01576-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7ADFB74414B77FF583495B1BD82EE3CAEFA3E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04945597v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048688v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klotz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048451v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048447v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048699v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623012v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623015v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300285v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13909" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01799283v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336228v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336259v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383278v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turrrilot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383201v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605279v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lymer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9739" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02005464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02317440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01802132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01647105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elongo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01538629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01323079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis St&#233;panian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01329194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Toqeer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00904570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Chapuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00742645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00639078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stevenson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kaskela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00607181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00491078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haffen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04001323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Jammes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae319" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414901v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2023-222" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03946341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021040" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lescoutre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mir&#243;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadenas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021042" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424151v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02430404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228312" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.03.031" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884968v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lymer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.12.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505300v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336270v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Vendeville" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.12.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X78B5VG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174792v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tugend" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manatschal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Kusznir" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003529" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130656v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWB3ZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059443v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pascucci" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0379-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853352v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.77" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00622998v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Marl&#232;ne Obone-Zue-Obame" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.181" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537046v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135624v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517022v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.51" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00505838v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brosse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caspard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009085" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685325v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ab&#233;lard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abellard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.010" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fidalgo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-764901-103" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647838v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.6.515" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647829v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01576-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7ADFB74414B77FF583495B1BD82EE3CAEFA3E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04945597v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306534.ch6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048688v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klotz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048696v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048699v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048447v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623012v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00623015v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300285v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13909" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01799283v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336228v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336259v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383278v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turrrilot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383201v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605279v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>