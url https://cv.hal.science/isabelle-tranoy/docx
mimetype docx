--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 37 (1), pp.150-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,338 +368,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced-volatolomics, a new research field in chemical biology</w:t>
+                <w:t xml:space="preserve">An Enzyme‐Responsive Self‐Immolative Recognition Marker for Manipulating Cell–Cell Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Blochouse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Chad Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Geffroy</w:t>
+                <w:t xml:space="preserve">Spyridon Katsakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Al Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.252⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202402278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553048v1</w:t>
+                <w:t xml:space="preserve">hal-04641807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enzyme‐Responsive Self‐Immolative Recognition Marker for Manipulating Cell–Cell Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced-volatolomics, a new research field in chemical biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Israa Al Jamal</w:t>
+                <w:t xml:space="preserve">Estelle Blochouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Claude Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (S3), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202402278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641807v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Blochouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A β-Cyclodextrin-Albumin Conjugate for Enhancing Therapeutic Efficacy of Cytotoxic Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,295 +1034,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective synthesis of [1]rotaxanes via an active metal template strategy</w:t>
+                <w:t xml:space="preserve">Absolute configuration of a [1]rotaxane determined from vibrational and electronic circular dichroism spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew R Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bessaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noël Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Frédéric</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (7), pp.2521-2526. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.773-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sc05369d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.23365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105942v1</w:t>
+                <w:t xml:space="preserve">hal-03360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute configuration of a [1]rotaxane determined from vibrational and electronic circular dichroism spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastereoselective synthesis of [1]rotaxanes via an active metal template strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bessaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R Puente</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Romain Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.773-782. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.2521-2526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc05369d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360296v1</w:t>
+                <w:t xml:space="preserve">hal-03105942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lossen rearrangement from free hydroxamic acids</w:t>
               </w:r>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotaxane-based architectures for biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (87), pp.15792-15795. </w:t>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,64 +2138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2240,1193 +2240,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+                <w:t xml:space="preserve">M. Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7129-7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033523v1</w:t>
+                <w:t xml:space="preserve">hal-00966980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grinda</w:t>
+                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legigan</w:t>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clarhaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (41), pp.7129-7133. </w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966980v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444614v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.68-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736090v1</w:t>
+                <w:t xml:space="preserve">hal-00682705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Clarhaut</w:t>
+                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682705v1</w:t>
+                <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
+                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00710692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326356v1</w:t>
+                <w:t xml:space="preserve">hal-04033576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (17), pp.8109-8116. </w:t>
@@ -3541,77 +3541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
+                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -3747,118 +3747,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158010v1</w:t>
+                <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
+                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -3893,94 +3893,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158370v1</w:t>
+                <w:t xml:space="preserve">hal-00158010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Opalinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessaguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05369d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Puente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00789j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Opalinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessaguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Puente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23365" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05369d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00789j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>