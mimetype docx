--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -451,51 +451,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202402278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Alsarraf</w:t>
+                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peraudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (87), pp.15792-15795. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.2608-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127679v1</w:t>
+                <w:t xml:space="preserve">hal-03127729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.2608-2613. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (87), pp.15792-15795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127729v1</w:t>
+                <w:t xml:space="preserve">hal-03127679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-Glucuronidase-responsive prodrugs for selective cancer chemotherapy: An update</w:t>
               </w:r>
@@ -2240,1193 +2240,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grinda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966980v1</w:t>
+                <w:t xml:space="preserve">hal-04033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+                <w:t xml:space="preserve">T. Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7129-7133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444614v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.75-80. </w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033523v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Clarhaut</w:t>
+                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682705v1</w:t>
+                <w:t xml:space="preserve">hal-00736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.68-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710692v1</w:t>
+                <w:t xml:space="preserve">hal-00682705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
+                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00736090v1</w:t>
+                <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Grinda</w:t>
+                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033576v1</w:t>
+                <w:t xml:space="preserve">hal-05326356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Thomas</w:t>
+                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326356v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (17), pp.8109-8116. </w:t>
@@ -3541,51 +3541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Opalinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessaguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Puente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23365" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05369d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00789j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cannoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Opalinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessaguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Puente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23365" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05369d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00789j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>