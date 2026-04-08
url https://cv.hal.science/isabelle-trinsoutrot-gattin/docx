--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Trinsoutrot Gattin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Unité de recherche AGHYLE (Agroécologie Hydrogéochimie Milieux & Ressources)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant nutrient acquisition traits plasticity in response to PFOA stress in crop species: the case of pea, rapeseed and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Firmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100895. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Refined Experimental Analysis of Fungal Growth in Degraded Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kosiachevskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Abahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.2188. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12102188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.105318. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Soil Functions for Assessing Soil Quality: Soil Biodiversity and Habitat Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen P van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.113. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benefits of Conservation Agriculture on Soil Functions in Arable Production Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhim Ghaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Menta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.794. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10030794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Kiefer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (4), pp.1584-1597. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jocteur-Monrozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Waton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Alamercery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 234 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010549224003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 218, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Trinsoutrot Gattin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Unité de recherche AGHYLE (Agroécologie Hydrogéochimie Milieux & Ressources)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant nutrient acquisition traits plasticity in response to PFOA stress in crop species: the case of pea, rapeseed and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Firmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100895. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Refined Experimental Analysis of Fungal Growth in Degraded Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kosiachevskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Abahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.2188. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12102188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.105318. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Soil Functions for Assessing Soil Quality: Soil Biodiversity and Habitat Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen P van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.113. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benefits of Conservation Agriculture on Soil Functions in Arable Production Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhim Ghaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Menta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.794. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10030794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Kiefer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (4), pp.1584-1597. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jocteur-Monrozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Waton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Alamercery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 234 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010549224003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 218, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Ghaley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Rusu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Spiegel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10030794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Ghaley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Rusu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Spiegel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10030794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>