--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Trinsoutrot Gattin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Unité de recherche AGHYLE (Agroécologie Hydrogéochimie Milieux & Ressources)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant nutrient acquisition traits plasticity in response to PFOA stress in crop species: the case of pea, rapeseed and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Firmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100895. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Refined Experimental Analysis of Fungal Growth in Degraded Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kosiachevskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Abahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.2188. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12102188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.105318. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Soil Functions for Assessing Soil Quality: Soil Biodiversity and Habitat Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen P van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.113. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benefits of Conservation Agriculture on Soil Functions in Arable Production Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhim Ghaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Menta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.794. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10030794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Kiefer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (4), pp.1584-1597. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jocteur-Monrozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Waton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Alamercery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 234 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010549224003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 218, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Trinsoutrot Gattin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Unité de recherche AGHYLE (Agroécologie Hydrogéochimie Milieux & Ressources)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Study of the Effect of a Living Yeast-Based Biostimulant on Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Lyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-025-12028-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant nutrient acquisition traits plasticity in response to PFOA stress in crop species: the case of pea, rapeseed and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Firmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100895. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Refined Experimental Analysis of Fungal Growth in Degraded Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kosiachevskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Abahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.2188. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr12102188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.105318. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardon-Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Laloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Soil Functions for Assessing Soil Quality: Soil Biodiversity and Habitat Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen P van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.113. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benefits of Conservation Agriculture on Soil Functions in Arable Production Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhim Ghaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Menta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.794. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10030794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verticillium Wilt on Fiber Flax: Symptoms and Pathogen Development In Planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrakib Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2421-2429. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-18-0139-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidoreductases provide a more generic response to metallic stressors (Cu and Cd) than hydrolases in soil fungi: new ecotoxicological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3036-3041. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Desaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Kiefer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (4), pp.1584-1597. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of copper on soil enzyme activities in regard to their natural spatiotemporal variation under long-term different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion profiles of fungi as potential tools for metal ecotoxicity assessment: A study of enzymatic system in Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (3), pp.340-345. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the development of fungal biomarkers for metal ecotoxicty assessment: Case of Trametes versicolor exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier pas vers la compréhension des données biologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the biochemical composition of oilseed rape (Brassica napus L.) C-13-labelled residues by global methods, FTIR and C-13 NMR CP/MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jocteur-Monrozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Waton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Alamercery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 234 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010549224003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 218, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Ghaley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Rusu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Spiegel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10030794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen P van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Ghaley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Rusu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Spiegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10030794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-18-0139-RE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5145-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.02.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Cheviron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9VX616-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWSP8194-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Waton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alamercery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010549224003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89B2HRFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>