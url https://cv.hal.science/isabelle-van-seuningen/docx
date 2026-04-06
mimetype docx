--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -604,429 +604,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumors using a metabolomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Exploring the role of readthrough-inducing molecule 2,6-diaminopurine to increase immune response against cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sandoval Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf055⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.6212-6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028963v1</w:t>
+                <w:t xml:space="preserve">hal-05287757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
+                <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumors using a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-025-07665-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05049944v1</w:t>
+                <w:t xml:space="preserve">hal-05028963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of readthrough-inducing molecule 2,6-diaminopurine to increase immune response against cancer cells</w:t>
+                <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Sandoval Pacheco</w:t>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice M Leroy</w:t>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leroy</w:t>
+                <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (12), pp.6212-6225. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-07665-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287757v1</w:t>
+                <w:t xml:space="preserve">hal-05049944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging paradigms and recent progress in targeting ErbB in cancers</w:t>
               </w:r>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (14), pp.2255. </w:t>
@@ -2065,546 +2065,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the proximal promoter of the human colon-specific B4GALNT2 (Sda synthase) gene: B4GALNT2 is transcriptionally regulated by ETS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Cindy Wavelet-Vermuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vicogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1864 (11-12), pp.194747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2021.194747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294583v1</w:t>
+                <w:t xml:space="preserve">hal-03345208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195960v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (1), pp.188538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369738v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the proximal promoter of the human colon-specific B4GALNT2 (Sda synthase) gene: B4GALNT2 is transcriptionally regulated by ETS1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Vicogne</w:t>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cogez</w:t>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Venturi</w:t>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1864 (11-12), pp.194747. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2021.194747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345208v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
@@ -2852,299 +2852,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Polycomb Repressive Complex 2 Function Alters Digestive Organ Homeostasis and Neuronal Differentiation in Zebrafish</w:t>
+                <w:t xml:space="preserve">Fabricating Silicon Resonators for Analysing Biological Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Raby</w:t>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Völkel</w:t>
+                <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cicero</w:t>
+                <w:t xml:space="preserve">Vivek Anand Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.3142. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10113142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi12121546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488645v1</w:t>
+                <w:t xml:space="preserve">hal-03501246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricating Silicon Resonators for Analysing Biological Samples</w:t>
+                <w:t xml:space="preserve">Loss of Polycomb Repressive Complex 2 Function Alters Digestive Organ Homeostasis and Neuronal Differentiation in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+                <w:t xml:space="preserve">Ludivine Raby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Pekin</w:t>
+                <w:t xml:space="preserve">Pamela Völkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Anand Menon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">Shaghayegh Hasanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collard</w:t>
+                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (12), pp.1546. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12121546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10113142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501246v1</w:t>
+                <w:t xml:space="preserve">hal-04488645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1 Mitigates Renal Injury and Inflammation in Endotoxin-Induced Acute Kidney Injury by Inhibiting the TLR4-MD2 Axis and Reducing Pro-inflammatory Macrophages Infiltration</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (4), pp.612-622. </w:t>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3809,64 +3809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,90 +3930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4066,317 +4066,317 @@
                 <w:t xml:space="preserve">Direct and Indirect Targeting of HOXA9 Transcription Factor in Acute Myeloid Leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Alioui</w:t>
+                <w:t xml:space="preserve">M Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358430v1</w:t>
+                <w:t xml:space="preserve">hal-04549198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect Targeting of HOXA9 Transcription Factor in Acute Myeloid Leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alioui</w:t>
+                <w:t xml:space="preserve">Meryem Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549198v1</w:t>
+                <w:t xml:space="preserve">hal-02358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning autophagy in pancreatic adenocarcinoma: full blockage is required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (S1), pp.S43-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colon cancer stemness as a reversible epigenetic state: Implications for anticancer therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ouelkdite-Oumouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.920-936. </w:t>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of the cancer genome atlas and cancer cell lines encyclopedia large-scale genomic databases: MUC4/MUC16/MUC20 signature is associated with poor survival in human carcinomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5037,90 +5037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Regulation by lncRNAs: An Overview Focused on UCA1 in Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Hec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galectin-3 is a non-classic RNA binding protein that stabilizes the mucin MUC4 mRNA in the cytoplasm of cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (7), pp.101042831770737. </w:t>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,399 +6458,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC5AC hypomethylation is a predictor of microsatellite instability independently of clinical factors associated with colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Crépin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stechly</w:t>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29342⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (13), pp.10853-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905819v1</w:t>
+                <w:t xml:space="preserve">inserm-02341515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341515v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MUC5AC hypomethylation is a predictor of microsatellite instability independently of clinical factors associated with colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.2811 - 2821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905858v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of Surgically Induced Chronic Reflux in Rats for Studying Esophageal Carcinogenesis</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7100,51 +7100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,788 +7496,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313755v1</w:t>
+                <w:t xml:space="preserve">inserm-02341531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905690v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905802v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Sedghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341531v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Tréhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341594v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bouillez</w:t>
+                <w:t xml:space="preserve">René Courcol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bélinda Ringot</w:t>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905860v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic silencing of EYA2 in pancreatic adenocarcinomas promotes tumor growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung-Mo Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,103 +8445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t>
@@ -8631,51 +8631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -8713,103 +8713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1 drives epithelial–mesenchymal transition in renal carcinoma through Wnt/β-catenin pathway and interaction with SNAIL promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (2), pp.225-236. </w:t>
@@ -8860,90 +8860,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1 Expression in Papillary Thyroid Carcinoma Is Associated with BRAF Mutation and Lymph Node Metastasis; the Latter is the Most Important Risk Factor of Relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (9), pp.1375-1384. </w:t>
@@ -8994,90 +8994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol Represses the GD3 Synthase Gene ST8SIA1 Expression in Human Breast Cancer Cells by Preventing NFκB Binding to ST8SIA1 Promoter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bobowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Steenackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e62559. </w:t>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9245,90 +9245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC4 mucin mediates gemcitabine resistance of human pancreatic cancer cells via the Concentrative Nucleoside Transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (13), pp.1714-23. </w:t>
@@ -9494,429 +9494,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
+                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Q1</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+                <w:t xml:space="preserve">Johann Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frédérique Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905700v1</w:t>
+                <w:t xml:space="preserve">inserm-00807830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
+                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dumont</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Franquet-Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1819 (8), pp.869-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807830v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
+                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frénois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807845v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin Muc2 Deficiency and Weaning Influences the Expression of the Innate Defense Genes Reg3b, Reg3c and Angiogenin-4</w:t>
               </w:r>
@@ -9928,64 +9928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda M P Loonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus C J M de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10049,51 +10049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin 16 (cancer antigen 125) expression in human tissues and cell lines and correlation with clinical outcome in adenocarcinomas of the pancreas, esophagus, stomach, and colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirte Streppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radha Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10170,64 +10170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the epigenetic origin of cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10389,429 +10389,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colitis development during the suckling-weaning transition in mucin Muc2-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonic gene expression patterns of mucin muc2 knockout mice reveal various phases in colitis development1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Lu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Kerckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (4), pp.G667-G678. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (10), pp.2047-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00199.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313786v1</w:t>
+                <w:t xml:space="preserve">hal-03313788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse Muc5b mucin gene is transcriptionally regulated by thyroid transcription factor-1 (TTF-1) and GATA-6 transcription factors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Colitis development during the suckling-weaning transition in mucin Muc2-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Velghe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid B. Renes</w:t>
+                <w:t xml:space="preserve">Janneke Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07945.x⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (4), pp.G667-G678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00199.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00807850v1</w:t>
+                <w:t xml:space="preserve">hal-03313786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonic gene expression patterns of mucin muc2 knockout mice reveal various phases in colitis development1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
+                <w:t xml:space="preserve">The mouse Muc5b mucin gene is transcriptionally regulated by thyroid transcription factor-1 (TTF-1) and GATA-6 transcription factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Velghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Kerckaert</w:t>
+                <w:t xml:space="preserve">Ingrid B. Renes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (10), pp.2047-2057. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (2), pp.282-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.21592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313788v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interplay between {beta}-catenin signalling and Notch effectors in intestinal tumorigenesis.</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11074,51 +11074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Profiling of Elf5 +/2 Mammary Glands during Pregnancy Identifies Novel Targets of Elf5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee L Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodee Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,51 +11221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.1794-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11293,995 +11293,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00807873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Intrauterine growth restriction alters postnatal colonic barrier maturation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.09.018⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (1), pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181a2047e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905696v1</w:t>
+                <w:t xml:space="preserve">hal-02662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour growth and resistance to gemcitabine of pancreatic cancer cells are decreased by AP-2alpha overexpression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+                <w:t xml:space="preserve">Clinical impact of MUC1 and MUC4 expression in Barrett-associated oesophageal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.1144-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jcp.2008.060780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410436v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulation of the intestinal mucin MUC2 expression by short chain fatty acids: implications for epithelial protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082222⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479129v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins: a new family of epigenetic biomarkers in epithelial cancers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tumour growth and resistance to gemcitabine of pancreatic cancer cells are decreased by AP-2alpha overexpression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert opinion on medical diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17530050902852697⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (4), pp.637-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905792v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, stem cells and epithelial cell fate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The regulation of the intestinal mucin MUC2 expression by short chain fatty acids: implications for epithelial protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja J Puiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 420 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905791v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est ce que l’épigénétique ? Stratégies d’étude et application au cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mucins: a new family of epigenetic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2009.07.009⟩</w:t>
+              <w:t xml:space="preserve">Expert opinion on medical diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.411 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17530050902852697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313794v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrauterine growth restriction alters postnatal colonic barrier maturation in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Epigenetics, stem cells and epithelial cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181a2047e⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662866v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of MUC1 and MUC4 expression in Barrett-associated oesophageal adenocarcinoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Qu’est ce que l’épigénétique ? Stratégies d’étude et application au cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.S28-S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2009.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jcp.2008.060780⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02905828v1</w:t>
+                <w:t xml:space="preserve">hal-03313794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylation pattern of brush border-associated glycoproteins in enterocyte-like cells: involvement of complex-type N-glycans in apical trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stechly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12479,51 +12479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1, a New Hypoxia Inducible Factor Target Gene, Is an Actor in Clear Renal Cell Carcinoma Tumor Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12600,77 +12600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined defects in epithelial and immunoregulatory factors exacerbate the pathogenesis of inflammation: mucin 2-interleukin 10-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Velcich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12868,90 +12868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-6 and IL-8 increase the expression of glycosyltransferases and sulfotransferases involved in the biosynthesis of sialylated and/or sulfated Lewis x} epitopes in the human bronchial mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13093,90 +13093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forkhead box transcription factors Foxa1 and Foxa2 are important regulators of Muc2 mucin expression in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes B van Goudoever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,64 +13253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Mejías-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme de Bolós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13383,64 +13383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Mejías-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme de Bolós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13673,51 +13673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -13755,64 +13755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of the human mucin gene MUC4 in epithelial cancer cell lines involves both DNA methylation and histone modifications mediated by DNA methyltransferases and histone deacetylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13853,377 +13853,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1α</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Trefoil factor family 3 peptide promotes human airway epithelial ciliated cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margitta Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0270OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905759v1</w:t>
+                <w:t xml:space="preserve">inserm-00143069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trefoil factor family 3 peptide promotes human airway epithelial ciliated cell differentiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margitta Hinz</w:t>
+                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (3), pp.296-303. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 402, pp.81 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2006-0270OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143069v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
@@ -14261,77 +14261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor AP-2alpha represses both the mucin MUC4 expression and pancreatic cancer cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14389,429 +14389,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1{alpha}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Muc2-Deficient Mice Spontaneously Develop Colitis, Indicating That MUC2 Is Critical for Colonic Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A.E. de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianus C.J.M. de Bruijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Velcich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules P.P. Meijerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2006.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478670v1</w:t>
+                <w:t xml:space="preserve">hal-03313916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaplasia  A Transdifferentiatlon Process that Facilitates Cancer Development: The Model of Gastric Intestinal Metaplasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Filipe Santos Silva</w:t>
+                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1{alpha}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Review in Oncogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/CritRevOncog.v12.i1-2.20⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 402 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313915v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc2-Deficient Mice Spontaneously Develop Colitis, Indicating That MUC2 Is Critical for Colonic Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+                <w:t xml:space="preserve">Metaplasia  A Transdifferentiatlon Process that Facilitates Cancer Development: The Model of Gastric Intestinal Metaplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara A.E. de Koning</w:t>
+                <w:t xml:space="preserve">Nuno Lunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianus C.J.M. de Bruijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Velcich</w:t>
+                <w:t xml:space="preserve">Celso Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules P.P. Meijerink</w:t>
+                <w:t xml:space="preserve">Luis Filipe Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 131 (1), pp.117-129. </w:t>
+              <w:t xml:space="preserve">Critical Review in Oncogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1-2), pp.3-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2006.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/CritRevOncog.v12.i1-2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313916v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a functional genetic polymorphism of the human retinoic acid–metabolizing enzyme CYP26A1, an enzyme that may be involved in spina bifida</w:t>
               </w:r>
@@ -14995,51 +14995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (4), pp.278-84. </w:t>
@@ -15089,103 +15089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386 (1), pp.35-45. </w:t>
@@ -15223,103 +15223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386, pp.35 - 45</w:t>
@@ -15400,51 +15400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (40), pp.6143-6154. </w:t>
@@ -15482,51 +15482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCT-1 is over-expressed in intestinal metaplasia and intestinal gastric carcinomas and binds to, but does not transactivate, CDX2 in gastric cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15655,51 +15655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15758,90 +15758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique H M Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15905,64 +15905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Expression of MUC2 and CDX-2 in Mucinous Carcinomas of the Lung Can Be Explained by the Role of CDX-2 as Transcriptional Regulator of MUC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16022,51 +16022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16290,51 +16290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16415,77 +16415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16562,64 +16562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (4), pp.1177-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16665,77 +16665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,77 +16803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16967,51 +16967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaune Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 97 (7), pp.1616-1623. </w:t>
@@ -17075,64 +17075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17183,103 +17183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of MUC2 and MUC5AC Mucins by Factors of the Epidermal Growth Factor (EGF) Family Is Mediated by EGF Receptor/Ras/Raf/Extracellular Signal-regulated Kinase Cascade and Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277, pp.32258 - 32267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17307,454 +17307,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of the 11p15 mucin genes. towards new biological tools in human therapy, in inflammatory diseases and cancer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+                <w:t xml:space="preserve">TRANSCRIPTIONAL REGULATION OF THE 11P15 MUCIN GENES. TOWARDS NEW BIOLOGICAL TOOLS IN HUMAN THERAPY, IN INFLAMMATORY DISEASES AND CANCER?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Porchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 6 (1), pp.d1216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314990v1</w:t>
+                <w:t xml:space="preserve">hal-02905799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCRIPTIONAL REGULATION OF THE 11P15 MUCIN GENES. TOWARDS NEW BIOLOGICAL TOOLS IN HUMAN THERAPY, IN INFLAMMATORY DISEASES AND CANCER?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 83 (8), pp.749-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905799v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional regulation of the 11p15 mucin genes. towards new biological tools in human therapy, in inflammatory diseases and cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (1), pp.d1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/seuning⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03316057v1</w:t>
+                <w:t xml:space="preserve">hal-03314990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (6), pp.487-497. </w:t>
@@ -17804,103 +17804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (6), pp.487-497. </w:t>
@@ -17950,223 +17950,223 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Degroote</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 83 (8), pp.749-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Human Mucin Gene MUC4 Promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniè Le Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18230,77 +18230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant Expression of Human Mucin Gene MUC5B in Gastric Carcinoma and Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18358,63 +18358,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the 5'-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">Sequence of the 5′-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18437,105 +18437,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 348, pp.675 - 686</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3480675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905746v1</w:t>
+                <w:t xml:space="preserve">hal-03317695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the 5′-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+                <w:t xml:space="preserve">Sequence of the 5'-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18558,78 +18567,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 348, pp.675 - 686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj3480675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03316039v1</w:t>
+                <w:t xml:space="preserve">hal-02905746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the 5′-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
               </w:r>
@@ -18690,76 +18690,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3480675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316061v1</w:t>
+                <w:t xml:space="preserve">hal-03316039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the 5′-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
               </w:r>
@@ -18820,106 +18820,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3480675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317695v1</w:t>
+                <w:t xml:space="preserve">hal-03316061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the 5'-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19022,51 +19022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Desseyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19139,51 +19139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse molecular interactions of the hnRNP K protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19269,51 +19269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 42-kDa Nuclear Factor (NF1-MUC5B) from HT-29 MTX Cells That Binds to the 3′ Region of Human Mucin GeneMUC5B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desseyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19441,51 +19441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19672,316 +19672,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K Protein Domain That Recruits the Interleukin 1-responsive K Protein Kinase Lies Adjacent to a Cluster of c-Src and Vav SH3-binding Sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Description of an IL-1-Responsive Kinase That Phosphorylates the K Protein. Enhancement of Phosphorylation by Selective DNA and RNA Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Sleath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.270.45.26976⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34 (16), pp.5644-5650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00016a040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317707v1</w:t>
+                <w:t xml:space="preserve">hal-03317708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an IL-1-Responsive Kinase That Phosphorylates the K Protein. Enhancement of Phosphorylation by Selective DNA and RNA Motifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The K Protein Domain That Recruits the Interleukin 1-responsive K Protein Kinase Lies Adjacent to a Cluster of c-Src and Vav SH3-binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xose Bustelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sleath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi00016a040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270 (45), pp.26976-26985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.270.45.26976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03317708v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western blotting of basic proteins after nondenaturing electrophoresis in acid conditions using the PhastSystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van-Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20974,527 +20974,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the first peptide ligand targeting the EGF2 domain of MUC4 that rescues accessibility and sensitivity of pancreatic cancer cells to Herceptin targeted therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism for stroma-induced acquired chemoresistance in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moum</w:t>
+                <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renault</w:t>
+                <w:t xml:space="preserve">Hippolyte Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raffenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIèmes Journées Scientifiques Annuelles du Club Français du Pancréas (CFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Français du Pancréas; La Cité des Échanges, Marcq-en-Barœul, Sep 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">AFRCP - Association Française de Recherches sur le Cancer du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547238v1</w:t>
+                <w:t xml:space="preserve">hal-04955240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemosensitivity in pancreatic ductal adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ørjan Grøttem Martinsen</w:t>
+                <w:t xml:space="preserve">Discovery of the first peptide ligand targeting the EGF2 domain of MUC4 that rescues accessibility and sensitivity of pancreatic cancer cells to Herceptin targeted therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée André Verbert 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">XXXVIIèmes Journées Scientifiques Annuelles du Club Français du Pancréas (CFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Français du Pancréas; La Cité des Échanges, Marcq-en-Barœul, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537958v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alpha-kinase de TRPM7 : un acteur impliqué dans la migration, l’invasion et la TEM des cellules cancéreuses pancréatiques humaines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemosensitivity in pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orégane Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ørjan Grøttem Martinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest, Deauville, 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée André Verbert 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466150v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism for stroma-induced acquired chemoresistance in Pancreatic Adenocarcinoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Samain</w:t>
+                <w:t xml:space="preserve">L’alpha-kinase de TRPM7 : un acteur impliqué dans la migration, l’invasion et la TEM des cellules cancéreuses pancréatiques humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Alard</w:t>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRCP - Association Française de Recherches sur le Cancer du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest, Deauville, 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955240v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de co-culture d’adénocarcinome pancréatique canalaire au sein d’un système microfluidique pour l’étude des interactions tumeur-stroma et de la chimiorésistance</w:t>
               </w:r>
@@ -21605,103 +21605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiorésistance acquise dans l'adénocarcinome pancréatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raffenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSTM - French Society for Tumor microenvironment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Le Croisic, France</w:t>
@@ -21724,277 +21724,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Ternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465334v1</w:t>
+                <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurine Decoster</w:t>
+                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853963v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer.</w:t>
               </w:r>
@@ -22006,51 +22006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22157,51 +22157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mucin Organizing Committee, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
@@ -22256,51 +22256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22355,90 +22355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of the Role of TRPM7 Kinase in Metastatic Mechanisms of Pancreatic Cancer Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22519,51 +22519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22730,90 +22730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du long ARN non-codant UCA1 dans le caractère souche des cellules cancéreuses coliques; analyse d’une méthode monocellulaire pour caractériser la formation des tumorosphères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22877,51 +22877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23002,51 +23002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick De Miollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Saxce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23110,103 +23110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transporters: discovering new potential biomarkers in digestive cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Magnesium Symposium (SDRM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online virtual meeting, United Kingdom</w:t>
@@ -23235,103 +23235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of TRPM7 kinase-domain: Looking for new partners in pancreatic ductal adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANTHER PhD Day 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CANcer Heterogeneity, Plasticity and Resistance to THERapies., Mar 2021, Lille (France), France</w:t>
@@ -23735,64 +23735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions MUC4-canaux ioniques TRPM7 et KCa3.1 dans l’adénocarcinome pancréatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24235,90 +24235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of inhibition of TRPM7 channel in pancreatic cancer cells by CRISPR/Cas9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24767,103 +24767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism for stroma-induced acquired chemoresistance in pancreatic adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raffenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse OncoWeek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t>
@@ -24918,51 +24918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25013,51 +25013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell analysis for intrinsic stemness potential of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25065,51 +25065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Treizebré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sunrise meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ajaccio, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25134,103 +25134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism for stroma-induced acquired chemoresistance in Pancreatic Adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raffenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pancreatic Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Jacques de Compostelle, Spain</w:t>
@@ -25378,402 +25378,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D co-culture model within a microfluidic system to study pancreatic tumor stroma interactions and drug resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le premier peptide ligand ciblant les domaines EGF de la mucine MUC4 restaure la sensibilité d’ErbB2 à l’Herceptin dans le cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Maubon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537951v1</w:t>
+                <w:t xml:space="preserve">hal-04547431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier peptide ligand ciblant les domaines EGF de la mucine MUC4 restaure la sensibilité d’ErbB2 à l’Herceptin dans le cancer du pancréas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemoresistance in pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orégane Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microphysiological Systems World Summit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547431v1</w:t>
+                <w:t xml:space="preserve">hal-04480724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemoresistance in pancreatic ductal adenocarcinoma</w:t>
+                <w:t xml:space="preserve">Development of a 3D co-culture model within a microfluidic system to study pancreatic tumor stroma interactions and drug resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clemens Wagner</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Mogrovejo Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microphysiological Systems World Summit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FEBS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480724v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de co-culture 3D d’adénocarcinome pancréatique canalaire au sein d’un système microfluidique pour l’étude des interactions tumeur-stroma et de la réponse aux traitements chimiothérapeutiques.</w:t>
               </w:r>
@@ -26061,51 +26061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ørjan Grøttem Martinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
@@ -26128,1079 +26128,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resensitizing ErbB2 to trastuzumab in pancreatic cancer : identification and characterization of the first peptide ligand targeting the MUC4EGF domains</w:t>
+                <w:t xml:space="preserve">The first peptide ligand targeting the EGF domains of MUC4 rescues Herceptin accessibility to ErbB2 in pancreatic cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">1er séminaire international de l’institut ONCOLILLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547486v1</w:t>
+                <w:t xml:space="preserve">hal-04548329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+                <w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465616v1</w:t>
+                <w:t xml:space="preserve">hal-04547404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resensitizing ErbB2 to trastuzumab in pancreatic cancer : identification and characterization of the first peptide ligand targeting the MUC4EGF domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465160v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebègue</w:t>
+                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New Orleans (Louisiana), United States. 82 (12_Supplement), pp.2965-2965, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547497v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiological characterization of a 3D in vitro pancreatic ductal adenocarcinoma model and the study of tumor-stroma interaction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonino Bongiovani</w:t>
+                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONCOLille days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537957v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Girgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465802v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first peptide ligand targeting the EGF domains of MUC4 rescues Herceptin accessibility to ErbB2 in pancreatic cancer cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Mechanobiological characterization of a 3D in vitro pancreatic ductal adenocarcinoma model and the study of tumor-stroma interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Bongiovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire international de l’institut ONCOLILLE</w:t>
+              <w:t xml:space="preserve">ONCOLille days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548329v1</w:t>
+                <w:t xml:space="preserve">hal-04537957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547404v1</w:t>
+                <w:t xml:space="preserve">hal-04465802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’une signature prédictive de la survie globale des patients atteints de cancer colique basée sur le profil d’expression d’enzymes responsables de modifications épigénétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaum Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27281,77 +27281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Girgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27508,618 +27508,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Physiology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465601v1</w:t>
+                <w:t xml:space="preserve">hal-04465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465849v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer</w:t>
+                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States. 81 (13_Supplement), pp.LB106-LB106, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547378v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Physiology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465644v1</w:t>
+                <w:t xml:space="preserve">hal-04465849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du domaine kinase de TRPM7 : A la recherche de nouveaux partenaires d’interaction dans l’adénocarcinome canalaire pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bron, France</w:t>
@@ -28200,51 +28200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
@@ -28950,51 +28950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ème journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
@@ -29062,51 +29062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Engineering and Synthetic Biology (3rd) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Bruges, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29163,90 +29163,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell Analysis May Shed New Lights on the Role of LncRNAs in Chemoresistance in Gastrointestinal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Biology of Long Noncoding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.229-253, 2020, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29442,51 +29442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Brunhilde Renes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Netherlands, Patent n° : WO2021152176A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29549,90 +29549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29772,64 +29772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNA UCA1 affects chromatin remodeling via SMARCA2-containing SWI/SNF complex in human colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30216,51 +30216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7387EC6E"/>
+    <w:nsid w:val="592D795C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30447,51 +30447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-van-seuningen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-2694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6176-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Houssier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Bajeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00172B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Geles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dhifli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dispot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00890-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebegue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.04.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nussinov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zodwa Dlamini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Gibbons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Menon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121546" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001742" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-20-0462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ait Yahya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2556-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358430v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alioui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alioui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ouelkdite-Oumouchal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v11.i11.920" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02352000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amrani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corfiotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corvaisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fulbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.23090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rodenas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Leer-Florin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.05.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010428317707372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905823v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wacrenier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maunoury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29891" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29342" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000000474" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Mo Hong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxin Hu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Omura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Young" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1842" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.12.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2013.0594" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062559" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2013.05.029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Burger-van Paassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M P Loonen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C J M de Bruijn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038798" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313777v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Streppel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Mukherjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Campbell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.01.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2012.03.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bouma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00199.2010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313788v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerckaert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21592" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Peignon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Cacheux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.204719" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee L Rogers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodee Gould" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Hertzog" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Naylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013150" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479129v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja J Puiman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082222" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905792v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17530050902852697" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905791v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2009.07.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313794v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2009.07.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662866v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181a2047e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905828v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Triboulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jcp.2008.060780" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F10C05DF5EB85690094F5B1DC09AA39AAEC9A361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Porchet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.075" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313791v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Joung Choi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Sam Chung" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jik Kim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uk Yeol Moon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ho Choi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0377OC" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Lepoivre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4905" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313909v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Velcich" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermit Carraway" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2008.28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Belharbi Krimi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kotelevets" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20420" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070958" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes B van Goudoever" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.02.158" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mej&#237;as-Luque" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Peir&#243;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme de Bol&#243;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.05.020" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313911v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905848v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yamaguchi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cekanova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Mcentee" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Heon Yoon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Fischer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0173" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905866v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2007.07.043" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-103390" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143069v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesimple" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Hinz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0270OC" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgm158" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313915v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mesquita" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lunet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Filipe Santos Silva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v12.i1-2.20" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313916v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.E. de Koning" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C.J.M. de Bruijn" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules P.P. Meijerink" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2006.04.020" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Andrianifahanana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Agrawal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208756" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Shoshkes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1861" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313920v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Finzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Triboulet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-004-7542-x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZW023MF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313919v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.pas.0000135517.50095.7f" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314560v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2004.02.068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCD3CVS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316294v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Piessen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fabre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.11228" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905840v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204862200" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314990v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/seuning" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905799v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316057v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degroote" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01320-7" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLF4F60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016038219183" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1ZQX2L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314993v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Petitprez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104204200" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010534200" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905746v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316039v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3480675" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316061v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317695v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905708v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desseyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Aubert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Porchet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.27.16873" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317710v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bomsztyk" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Denisenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ostrowski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00041-0" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316289v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desseyn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nollet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0378" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH1200V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317709v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce O'Neill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.44.27701" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316037v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pratt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galiegue-Zouitina" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0637" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG1WT2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317707v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Bustelo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sleath" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.45.26976" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317708v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00016a040" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ3NX98H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317698v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Davril" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Seuningen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.11501401139" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J86S4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317696v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chul Kim" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Xi Zheng" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb/8.2.121" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317700v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150130119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W50T64ZZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317704v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houdret" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hayem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90262-Y" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01N26C2T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317702v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90332-U" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X1R9WGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317705v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(91)91755-2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTBHKZFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317706v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(90)90085-N" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/811AFDBF4D5776870B29D990920C1F1B55F859A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534767v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Tchiloemba-Biakou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Th&#233;venot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547238v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537958v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rjan Gr&#248;ttem Martinsen" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955240v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Audureau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537961v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo Valdivia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maubon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955250v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547102v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547327v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546759v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547288v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538342v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450959v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick De Miollis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Saxce" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dercourt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375317" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541485v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541464v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411008v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Parmentier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411001v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955230v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589665v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Treizebr&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955262v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537951v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547431v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480724v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Wagner" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537954v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Bongiovani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537949v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537944v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547486v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547497v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537957v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548329v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537947v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547378v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540853v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465665v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540838v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538454v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Legrand" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540196v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mischke" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brunhilde Renes" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750456v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernhard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-van-seuningen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-2694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6176-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Houssier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Bajeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00172B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Geles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dhifli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dispot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00890-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebegue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.04.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nussinov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zodwa Dlamini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Gibbons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Menon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001742" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-20-0462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ait Yahya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2556-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alioui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alioui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ouelkdite-Oumouchal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v11.i11.920" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02352000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amrani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corfiotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corvaisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fulbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.23090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rodenas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Leer-Florin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.05.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010428317707372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905823v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wacrenier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maunoury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29891" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29342" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000000474" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Mo Hong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxin Hu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Omura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Young" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1842" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.12.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2013.0594" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062559" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2013.05.029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Burger-van Paassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M P Loonen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C J M de Bruijn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038798" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313777v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Streppel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Mukherjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Campbell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.01.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2012.03.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerckaert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21592" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313786v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bouma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00199.2010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Peignon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Cacheux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.204719" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee L Rogers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodee Gould" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Hertzog" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Naylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013150" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662866v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181a2047e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Triboulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jcp.2008.060780" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F10C05DF5EB85690094F5B1DC09AA39AAEC9A361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479129v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja J Puiman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082222" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17530050902852697" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905791v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2009.07.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313794v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2009.07.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Porchet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.075" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313791v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Joung Choi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Sam Chung" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jik Kim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uk Yeol Moon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ho Choi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0377OC" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Lepoivre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4905" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313909v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Velcich" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermit Carraway" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2008.28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Belharbi Krimi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kotelevets" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20420" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070958" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes B van Goudoever" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.02.158" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mej&#237;as-Luque" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Peir&#243;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme de Bol&#243;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.05.020" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313911v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905848v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yamaguchi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cekanova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Mcentee" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Heon Yoon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Fischer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0173" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905866v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2007.07.043" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-103390" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesimple" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Hinz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0270OC" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgm158" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313916v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.E. de Koning" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C.J.M. de Bruijn" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules P.P. Meijerink" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2006.04.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313915v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mesquita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lunet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Filipe Santos Silva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v12.i1-2.20" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Andrianifahanana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Agrawal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208756" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Shoshkes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1861" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313920v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Finzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Triboulet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-004-7542-x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZW023MF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313919v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.pas.0000135517.50095.7f" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314560v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2004.02.068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCD3CVS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316294v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Piessen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fabre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.11228" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905840v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204862200" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905799v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316057v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degroote" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01320-7" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLF4F60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/seuning" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016038219183" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1ZQX2L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314993v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Petitprez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104204200" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010534200" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317695v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3480675" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905746v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316039v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316061v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905708v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desseyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Aubert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Porchet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.27.16873" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317710v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bomsztyk" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Denisenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ostrowski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00041-0" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316289v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desseyn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nollet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0378" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH1200V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317709v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce O'Neill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.44.27701" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316037v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pratt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galiegue-Zouitina" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0637" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG1WT2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317708v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00016a040" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ3NX98H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317707v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Bustelo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sleath" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.45.26976" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317698v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Davril" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Seuningen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.11501401139" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J86S4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317696v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chul Kim" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Xi Zheng" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb/8.2.121" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317700v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150130119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W50T64ZZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317704v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houdret" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hayem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90262-Y" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01N26C2T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317702v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90332-U" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X1R9WGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317705v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(91)91755-2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTBHKZFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317706v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(90)90085-N" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/811AFDBF4D5776870B29D990920C1F1B55F859A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534767v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Tchiloemba-Biakou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Th&#233;venot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955240v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Audureau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547238v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537958v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rjan Gr&#248;ttem Martinsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537961v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo Valdivia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maubon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955250v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547102v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547327v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546759v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547288v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538342v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450959v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick De Miollis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Saxce" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dercourt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375317" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541485v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541464v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411008v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Parmentier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411001v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955230v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589665v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Treizebr&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955262v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547431v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480724v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Wagner" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537951v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537954v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Bongiovani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537949v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537944v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548329v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547486v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547497v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537957v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537947v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540853v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465665v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540838v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538454v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Legrand" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540196v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mischke" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brunhilde Renes" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750456v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernhard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>