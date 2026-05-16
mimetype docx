--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -202,295 +202,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a bioreactor combining soft lithography and vat photopolymerisation to study tissues and multicellular organisms under dynamic culture conditions</w:t>
+                <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumours using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meynard</w:t>
+                <w:t xml:space="preserve">Arnaud Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Royer</w:t>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Houssier</w:t>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orégane Bajeux</w:t>
+                <w:t xml:space="preserve">Amandine Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (4), pp.466-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5LC00172B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325521v1</w:t>
+                <w:t xml:space="preserve">hal-05478190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumours using a metabolomic approach</w:t>
+                <w:t xml:space="preserve">Fabrication of a bioreactor combining soft lithography and vat photopolymerisation to study tissues and multicellular organisms under dynamic culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jannin</w:t>
+                <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+                <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Do Cao</w:t>
+                <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Descat</w:t>
+                <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192 (4), pp.466-480. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5LC00172B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478190v1</w:t>
+                <w:t xml:space="preserve">hal-05325521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coregulatory influence map of glioblastoma heterogeneity and plasticity</w:t>
               </w:r>
@@ -744,130 +744,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumors using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028963v1</w:t>
@@ -1669,77 +1669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of pancreatic neuroendocrine tumors: what can omics tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,814 +2065,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the proximal promoter of the human colon-specific B4GALNT2 (Sda synthase) gene: B4GALNT2 is transcriptionally regulated by ETS1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Wavelet-Vermuse</w:t>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2021.194747⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (1), pp.188538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345208v1</w:t>
+                <w:t xml:space="preserve">hal-03294583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369738v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294583v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195960v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+                <w:t xml:space="preserve">Analysis of the proximal promoter of the human colon-specific B4GALNT2 (Sda synthase) gene: B4GALNT2 is transcriptionally regulated by ETS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Wavelet-Vermuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vicogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schulz</w:t>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Giulia Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1864 (11-12), pp.194747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2021.194747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641795v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777017v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricating Silicon Resonators for Analysing Biological Samples</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Anand Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3277,90 +3277,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between YAP and RAR-RXR Drives Expression of Stemness Genes to Promote 5-FU Resistance and Self-Renewal in Colorectal Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bauzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (4), pp.612-622. </w:t>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3541,51 +3541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galectin-3 modulates epithelial cell adaptation to stress at the ER-mitochondria interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ait Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,64 +3956,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4066,317 +4066,317 @@
                 <w:t xml:space="preserve">Direct and Indirect Targeting of HOXA9 Transcription Factor in Acute Myeloid Leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alioui</w:t>
+                <w:t xml:space="preserve">Meryem Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549198v1</w:t>
+                <w:t xml:space="preserve">hal-02358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect Targeting of HOXA9 Transcription Factor in Acute Myeloid Leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Alioui</w:t>
+                <w:t xml:space="preserve">M Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358430v1</w:t>
+                <w:t xml:space="preserve">hal-04549198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning autophagy in pancreatic adenocarcinoma: full blockage is required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (S1), pp.S43-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4410,77 +4410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colon cancer stemness as a reversible epigenetic state: Implications for anticancer therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ouelkdite-Oumouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Corfiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Fulbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4851,64 +4851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (8), pii: E254. </w:t>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of the cancer genome atlas and cancer cell lines encyclopedia large-scale genomic databases: MUC4/MUC16/MUC20 signature is associated with poor survival in human carcinomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5063,64 +5063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,377 +5282,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01529315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lepidic predominant adenocarcinoma and invasive mucinous adenocarcinoma of the lung exhibit specific mucin expression in relation with oncogenic drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Messager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Michaël Duruisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Hec</w:t>
+                <w:t xml:space="preserve">Martine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gandon</w:t>
+                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Rodenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mc Leer-Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341337v1</w:t>
+                <w:t xml:space="preserve">hal-01535623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepidic predominant adenocarcinoma and invasive mucinous adenocarcinoma of the lung exhibit specific mucin expression in relation with oncogenic drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Antoine</w:t>
+                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rabbe</w:t>
+                <w:t xml:space="preserve">Mathieu Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Rodenas</w:t>
+                <w:t xml:space="preserve">Flora Hec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mc Leer-Florin</w:t>
+                <w:t xml:space="preserve">Anne Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, pp.92-100. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (22), pp.3733-3746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535623v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galectin-3 is a non-classic RNA binding protein that stabilizes the mucin MUC4 mRNA in the cytoplasm of cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43927. </w:t>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (7), pp.101042831770737. </w:t>
@@ -5971,51 +5971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cornerstone K-RAS mutation in pancreatic adenocarcinoma: From cell signaling network, target genes, biological processes to therapeutic targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6056,295 +6056,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemidesmosome integrity protects the colon against colitis and colorectal cancer</w:t>
+                <w:t xml:space="preserve">The serrated neoplasia pathway of colorectal tumors: Identification of MUC5AC hypomethylation as an early marker of polyps with malignant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle de Arcangelis</w:t>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamade</w:t>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alpy</w:t>
+                <w:t xml:space="preserve">Agnès Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruyère</w:t>
+                <w:t xml:space="preserve">Vincent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310847⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.1472-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538539v1</w:t>
+                <w:t xml:space="preserve">hal-02905823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serrated neoplasia pathway of colorectal tumors: Identification of MUC5AC hypomethylation as an early marker of polyps with malignant potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemidesmosome integrity protects the colon against colitis and colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle de Arcangelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Renaud</w:t>
+                <w:t xml:space="preserve">Hussein Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Fabien Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Wacrenier</w:t>
+                <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maunoury</w:t>
+                <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138, pp.1472-1481. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (10), pp.gutjnl--2015--310847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.29891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905823v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cellular quiescence by YAP/TAZ and Cyclin E1 in colon cancer cells: Implication in chemoresistance and cancer relapse</w:t>
               </w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bauzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Corfiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6458,598 +6458,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">MUC5AC hypomethylation is a predictor of microsatellite instability independently of clinical factors associated with colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">Michel Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.2811 - 2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341515v1</w:t>
+                <w:t xml:space="preserve">hal-02905819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Suitability of Surgically Induced Chronic Reflux in Rats for Studying Esophageal Carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 261 (5), pp.e140-e141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000000474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02905858v1</w:t>
+                <w:t xml:space="preserve">hal-03313754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC5AC hypomethylation is a predictor of microsatellite instability independently of clinical factors associated with colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stechly</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29342⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (13), pp.10853-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905819v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Surgically Induced Chronic Reflux in Rats for Studying Esophageal Carcinogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 261 (5), pp.e140-e141. </w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000000474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313754v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mucin MUC4 is a transcriptional and post-transcriptional target of K-ras oncogene in pancreatic cancer. Implication of MAPK/AP-1, NF-κB and RalB signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martínez-Maqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7100,51 +7100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,51 +7152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
@@ -7247,90 +7247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-RNAs miR-29a and miR-330-5p function as tumor suppressors by targeting the MUC1 mucin in pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Tréhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -7496,788 +7496,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Tréhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341531v1</w:t>
+                <w:t xml:space="preserve">hal-02905690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Courcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341594v1</w:t>
+                <w:t xml:space="preserve">hal-02905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bélinda Ringot</w:t>
+                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Sedghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905860v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313755v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905690v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Courcol</w:t>
+                <w:t xml:space="preserve">Audrey Bouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905802v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic silencing of EYA2 in pancreatic adenocarcinomas promotes tumor growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung-Mo Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,103 +8445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t>
@@ -8579,103 +8579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC1 mucin regulates the tumorigenic properties of human esophageal adenocarcinomatous cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -8713,103 +8713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1 drives epithelial–mesenchymal transition in renal carcinoma through Wnt/β-catenin pathway and interaction with SNAIL promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Gaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (2), pp.225-236. </w:t>
@@ -8847,103 +8847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1 Expression in Papillary Thyroid Carcinoma Is Associated with BRAF Mutation and Lymph Node Metastasis; the Latter is the Most Important Risk Factor of Relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (9), pp.1375-1384. </w:t>
@@ -8975,360 +8975,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol Represses the GD3 Synthase Gene ST8SIA1 Expression in Human Breast Cancer Cells by Preventing NFκB Binding to ST8SIA1 Promoter.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Membrane-bound mucin modular domains: from structure to function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frénois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062559⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819798v1</w:t>
+                <w:t xml:space="preserve">inserm-00807818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-bound mucin modular domains: from structure to function.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Estradiol Represses the GD3 Synthase Gene ST8SIA1 Expression in Human Breast Cancer Cells by Preventing NFκB Binding to ST8SIA1 Promoter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bobowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Steenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e62559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807818v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC4 mucin mediates gemcitabine resistance of human pancreatic cancer cells via the Concentrative Nucleoside Transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (13), pp.1714-23. </w:t>
@@ -9366,77 +9366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operatively induced chronic reflux in rats: A suitable model for studying esophageal carcinogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9494,740 +9494,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucin 16 (cancer antigen 125) expression in human tissues and cell lines and correlation with clinical outcome in adenocarcinomas of the pancreas, esophagus, stomach, and colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Merlin</w:t>
+                <w:t xml:space="preserve">Mirte Streppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frédérique Dessein</w:t>
+                <w:t xml:space="preserve">Radha Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dumont</w:t>
+                <w:t xml:space="preserve">Nathaniel Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Hsun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (10), pp.1755-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00807830v1</w:t>
+                <w:t xml:space="preserve">hal-03313777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucin Muc2 Deficiency and Weaning Influences the Expression of the Innate Defense Genes Reg3b, Reg3c and Angiogenin-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda M P Loonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianus C J M de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807845v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
+                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frédérique Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905700v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin Muc2 Deficiency and Weaning Influences the Expression of the Innate Defense Genes Reg3b, Reg3c and Angiogenin-4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Franquet-Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrianus C J M de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038798⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1819 (8), pp.869-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905863v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin 16 (cancer antigen 125) expression in human tissues and cell lines and correlation with clinical outcome in adenocarcinomas of the pancreas, esophagus, stomach, and colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shih-Hsun Chen</w:t>
+                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frénois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.01.005⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313777v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the epigenetic origin of cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10389,295 +10389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonic gene expression patterns of mucin muc2 knockout mice reveal various phases in colitis development1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colitis development during the suckling-weaning transition in mucin Muc2-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peng Lu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Kerckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (10), pp.2047-2057. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (4), pp.G667-G678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.21592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00199.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313788v1</w:t>
+                <w:t xml:space="preserve">hal-03313786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colitis development during the suckling-weaning transition in mucin Muc2-deficient mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Colonic gene expression patterns of mucin muc2 knockout mice reveal various phases in colitis development1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Bouma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peng Lu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Kerckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (4), pp.G667-G678. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (10), pp.2047-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00199.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313786v1</w:t>
+                <w:t xml:space="preserve">hal-03313788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mouse Muc5b mucin gene is transcriptionally regulated by thyroid transcription factor-1 (TTF-1) and GATA-6 transcription factors.</w:t>
               </w:r>
@@ -10689,51 +10689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,103 +10931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC4 membrane-bound mucin regulates esophageal cancer cell proliferation and migration properties: Implication for S100A4 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11074,51 +11074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Profiling of Elf5 +/2 Mammary Glands during Pregnancy Identifies Novel Targets of Elf5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee L Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodee Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,51 +11221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.1794-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11293,1237 +11293,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00807873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrauterine growth restriction alters postnatal colonic barrier maturation in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181a2047e⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662866v1</w:t>
+                <w:t xml:space="preserve">hal-02905696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of MUC1 and MUC4 expression in Barrett-associated oesophageal adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">Tumour growth and resistance to gemcitabine of pancreatic cancer cells are decreased by AP-2alpha overexpression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jcp.2008.060780⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (4), pp.637-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905828v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The regulation of the intestinal mucin MUC2 expression by short chain fatty acids: implications for epithelial protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanda Burger-van Paassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja J Puiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.09.018⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 420 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905696v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour growth and resistance to gemcitabine of pancreatic cancer cells are decreased by AP-2alpha overexpression.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins: a new family of epigenetic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605190⟩</w:t>
+              <w:t xml:space="preserve">Expert opinion on medical diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.411 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17530050902852697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410436v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulation of the intestinal mucin MUC2 expression by short chain fatty acids: implications for epithelial protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Epigenetics, stem cells and epithelial cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082222⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479129v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins: a new family of epigenetic biomarkers in epithelial cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Qu’est ce que l’épigénétique ? Stratégies d’étude et application au cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert opinion on medical diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17530050902852697⟩</w:t>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.S28-S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905792v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, stem cells and epithelial cell fate</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signal Pathway of 17β-Estradiol–Induced MUC5B Expression in Human Airway Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye Joung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoo-Sam Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uk Yeol Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (2), pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0377OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905791v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est ce que l’épigénétique ? Stratégies d’étude et application au cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Glycosylation pattern of brush border-associated glycoproteins in enterocyte-like cells: involvement of complex-type N-glycans in apical trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Porchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2009.07.009⟩</w:t>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390, pp.529 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/BC.2009.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313794v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation pattern of brush border-associated glycoproteins in enterocyte-like cells: involvement of complex-type N-glycans in apical trafficking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrauterine growth restriction alters postnatal colonic barrier maturation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Morelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stechly</w:t>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Andre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 390, pp.529 - 544. </w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (1), pp.47-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/BC.2009.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e3181a2047e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905705v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Pathway of 17β-Estradiol–Induced MUC5B Expression in Human Airway Epithelial Cells</w:t>
+                <w:t xml:space="preserve">Clinical impact of MUC1 and MUC4 expression in Barrett-associated oesophageal adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hye Joung Choi</w:t>
+                <w:t xml:space="preserve">G. Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoo-Sam Chung</w:t>
+                <w:t xml:space="preserve">A. Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Jik Kim</w:t>
+                <w:t xml:space="preserve">N. Briez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uk Yeol Moon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yeon Ho Choi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.1144-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jcp.2008.060780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2007-0377OC⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313791v1</w:t>
+                <w:t xml:space="preserve">hal-02905828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1, a New Hypoxia Inducible Factor Target Gene, Is an Actor in Clear Renal Cell Carcinoma Tumor Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12594,429 +12594,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined defects in epithelial and immunoregulatory factors exacerbate the pathogenesis of inflammation: mucin 2-interleukin 10-deficient mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">IL-6 and IL-8 increase the expression of glycosyltransferases and sulfotransferases involved in the biosynthesis of sialylated and/or sulfated Lewis x} epitopes in the human bronchial mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kermit Carraway</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/labinvest.2008.28⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 410 (1), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20070958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313909v1</w:t>
+                <w:t xml:space="preserve">hal-00478849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistin-like molecule β regulates intestinal mucous secretion and curtails TNBS-induced colitis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Belharbi Krimi</w:t>
+                <w:t xml:space="preserve">Combined defects in epithelial and immunoregulatory factors exacerbate the pathogenesis of inflammation: mucin 2-interleukin 10-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Kotelevets</w:t>
+                <w:t xml:space="preserve">Anna Velcich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dubuquoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francine Walker</w:t>
+                <w:t xml:space="preserve">Kermit Carraway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.20420⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (6), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/labinvest.2008.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313912v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-6 and IL-8 increase the expression of glycosyltransferases and sulfotransferases involved in the biosynthesis of sialylated and/or sulfated Lewis x} epitopes in the human bronchial mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+                <w:t xml:space="preserve">Resistin-like molecule β regulates intestinal mucous secretion and curtails TNBS-induced colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Belharbi Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Kotelevets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
+                <w:t xml:space="preserve">Laurent Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lehoux</w:t>
+                <w:t xml:space="preserve">Francine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 410 (1), pp.213-223. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (7), pp.931-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20070958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.20420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00478849v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Membrane-Bound Mucins: How Large O-Glycoproteins Play Key Roles in Epithelial Cancers and Hold Promise as Biological Tools for Gene-Based and Immunotherapies</w:t>
               </w:r>
@@ -13093,90 +13093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forkhead box transcription factors Foxa1 and Foxa2 are important regulators of Muc2 mucin expression in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Janneke Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes B van Goudoever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,64 +13253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Mejías-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme de Bolós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13383,64 +13383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Mejías-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme de Bolós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13621,103 +13621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of MUC1 mucin expression by bile acids in human esophageal adenocarcinomatous cells and tissues is mediated by the phosphatidylinositol 3-kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -13755,64 +13755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of the human mucin gene MUC4 in epithelial cancer cell lines involves both DNA methylation and histone modifications mediated by DNA methyltransferases and histone deacetylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13872,51 +13872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trefoil factor family 3 peptide promotes human airway epithelial ciliated cell differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13993,103 +13993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 402, pp.81 - 91. </w:t>
@@ -14140,90 +14140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
@@ -14261,103 +14261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor AP-2alpha represses both the mucin MUC4 expression and pancreatic cancer cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis / CARCINOGENESIS(LONDON); Carcinogenesis (Oxford)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (11), pp.2305-12. </w:t>
@@ -14389,295 +14389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc2-Deficient Mice Spontaneously Develop Colitis, Indicating That MUC2 Is Critical for Colonic Protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules P.P. Meijerink</w:t>
+                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1{alpha}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2006.04.020⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 402 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313916v1</w:t>
+                <w:t xml:space="preserve">hal-00478670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1{alpha}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Muc2-Deficient Mice Spontaneously Develop Colitis, Indicating That MUC2 Is Critical for Colonic Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A.E. de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianus C.J.M. de Bruijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Velcich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules P.P. Meijerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2006.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00478670v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaplasia  A Transdifferentiatlon Process that Facilitates Cancer Development: The Model of Gastric Intestinal Metaplasia</w:t>
               </w:r>
@@ -14956,90 +14956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microRNA miR-181 targets the homeobox protein Hox-A11 during mammalian myoblast differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bauzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (4), pp.278-84. </w:t>
@@ -15089,103 +15089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386 (1), pp.35-45. </w:t>
@@ -15223,103 +15223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386, pp.35 - 45</w:t>
@@ -15400,51 +15400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (40), pp.6143-6154. </w:t>
@@ -15616,90 +15616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esophageal Carcinoma: Prognostic Differences between Squamous Cell Carcinoma And Adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15752,468 +15752,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique H M Melis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Surinder K Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905675v1</w:t>
+                <w:t xml:space="preserve">hal-02905851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Expression of MUC2 and CDX-2 in Mucinous Carcinomas of the Lung Can Be Explained by the Role of CDX-2 as Transcriptional Regulator of MUC2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique H M Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.pas.0000135517.50095.7f⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313919v1</w:t>
+                <w:t xml:space="preserve">hal-02905675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Surinder K Batra</w:t>
+                <w:t xml:space="preserve">Coordinated Expression of MUC2 and CDX-2 in Mucinous Carcinomas of the Lung Can Be Explained by the Role of CDX-2 as Transcriptional Regulator of MUC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonor David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
+              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (9), pp.1254-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.pas.0000135517.50095.7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905851v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16277,77 +16277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16415,51 +16415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16536,90 +16536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Postoperative Course and Survival After En Bloc Resection for Esophageal Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (4), pp.1177-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16659,627 +16659,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Velghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905748v1</w:t>
+                <w:t xml:space="preserve">hal-02905715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905715v1</w:t>
+                <w:t xml:space="preserve">hal-02905748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of recurrence following complete resection of esophageal carcinoma and factors predictive of recurrent disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
+                <w:t xml:space="preserve">Human MUC2 Mucin Gene Is Transcriptionally Regulated by Cdx Homeodomain Proteins in Gastrointestinal Carcinoma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Balon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">Jacinta Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.11228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M309019200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316294v1</w:t>
+                <w:t xml:space="preserve">hal-02905842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human MUC2 Mucin Gene Is Transcriptionally Regulated by Cdx Homeodomain Proteins in Gastrointestinal Carcinoma Cell Lines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Pattern of recurrence following complete resection of esophageal carcinoma and factors predictive of recurrent disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Balon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaune Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinta Serpa</w:t>
+                <w:t xml:space="preserve">Sylvain Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, </w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 97 (7), pp.1616-1623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M309019200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cncr.11228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905842v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of MUC2 and MUC5AC Mucins by Factors of the Epidermal Growth Factor (EGF) Family Is Mediated by EGF Receptor/Ras/Raf/Extracellular Signal-regulated Kinase Cascade and Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277, pp.32258 - 32267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17307,892 +17307,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCRIPTIONAL REGULATION OF THE 11P15 MUCIN GENES. TOWARDS NEW BIOLOGICAL TOOLS IN HUMAN THERAPY, IN INFLAMMATORY DISEASES AND CANCER?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (6), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016038219183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905799v1</w:t>
+                <w:t xml:space="preserve">hal-03316059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Degroote</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Merten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Bernigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (6), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016038219183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03316057v1</w:t>
+                <w:t xml:space="preserve">hal-03314995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of the 11p15 mucin genes. towards new biological tools in human therapy, in inflammatory diseases and cancer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+                <w:t xml:space="preserve">TRANSCRIPTIONAL REGULATION OF THE 11P15 MUCIN GENES. TOWARDS NEW BIOLOGICAL TOOLS IN HUMAN THERAPY, IN INFLAMMATORY DISEASES AND CANCER?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Porchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 6 (1), pp.d1216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314990v1</w:t>
+                <w:t xml:space="preserve">hal-02905799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Degroote</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Merten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Annie Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 83 (8), pp.749-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1016038219183⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316059v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TNFα on the sialylation of mucins produced by a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional regulation of the 11p15 mucin genes. towards new biological tools in human therapy, in inflammatory diseases and cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1016038219183⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (1), pp.d1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/seuning⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03314995v1</w:t>
+                <w:t xml:space="preserve">hal-03314990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of culture conditions on the α1,2-fucosyltransferase and MUC gene expression of a transformed cell line MM-39 derived from human tracheal gland cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
+                <w:t xml:space="preserve">Sophie Degroote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Degroote</w:t>
+                <w:t xml:space="preserve">Marc Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Merten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 83 (8), pp.749-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0300-9084(01)01320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Human Mucin Gene MUC4 Promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniè Le Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
@@ -18230,103 +18230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant Expression of Human Mucin Gene MUC5B in Gastric Carcinoma and Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
@@ -18403,64 +18403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18494,103 +18494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the 5'-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348, pp.675 - 686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18654,64 +18654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18784,64 +18784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348 (3), pp.675-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18875,103 +18875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the 5'-flanking region and promoter activity of the human mucin gene MUC5B in different phenotypes of colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 348, pp.675 - 686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19022,51 +19022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Desseyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19139,51 +19139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse molecular interactions of the hnRNP K protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19269,90 +19269,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 42-kDa Nuclear Factor (NF1-MUC5B) from HT-29 MTX Cells That Binds to the 3′ Region of Human Mucin GeneMUC5B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Desseyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Porchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 220 (1), pp.186-191. </w:t>
@@ -19441,51 +19441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Bomsztyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19678,51 +19678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of an IL-1-Responsive Kinase That Phosphorylates the K Protein. Enhancement of Phosphorylation by Selective DNA and RNA Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19794,51 +19794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The K Protein Domain That Recruits the Interleukin 1-responsive K Protein Kinase Lies Adjacent to a Cluster of c-Src and Vav SH3-binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19937,51 +19937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western blotting of basic proteins after nondenaturing electrophoresis in acid conditions using the PhastSystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van-Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21230,90 +21230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemosensitivity in pancreatic ductal adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ørjan Grøttem Martinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21480,77 +21480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de co-culture d’adénocarcinome pancréatique canalaire au sein d’un système microfluidique pour l’étude des interactions tumeur-stroma et de la chimiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Mogrovejo Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21724,402 +21724,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurine Decoster</w:t>
+                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853963v1</w:t>
+                <w:t xml:space="preserve">hal-04465334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd ONCOLille phD Days (3 ème journée des doctorants ONCOLille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONCOLille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465334v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Ternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ONCOLille phD Days (3 ème journée des doctorants ONCOLille)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONCOLille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547102v1</w:t>
+                <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-functions relationship and therapeutic targeting of the MUC4-ErbB2 complex in pancreatic cancer</w:t>
               </w:r>
@@ -22144,51 +22144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22394,51 +22394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22631,64 +22631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22756,64 +22756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22845,368 +22845,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Engineering microscale biomimetic hydroscaffold for dynamic three-dimensional modeling of pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick De Miollis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Saxce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Gainesville, United States. pp.407-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546733v1</w:t>
+                <w:t xml:space="preserve">hal-03450959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering microscale biomimetic hydroscaffold for dynamic three-dimensional modeling of pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dercourt</w:t>
+                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Nord-Ouest; Centre International de DEAUVILLE, Oct 2021, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450959v1</w:t>
+                <w:t xml:space="preserve">hal-04546733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transporters: discovering new potential biomarkers in digestive cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Magnesium Symposium (SDRM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online virtual meeting, United Kingdom</w:t>
@@ -23623,77 +23623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of MUC4-miR-210 in pancreatic carcinogenesis and Chemotherapy resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23729,277 +23729,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions MUC4-canaux ioniques TRPM7 et KCa3.1 dans l’adénocarcinome pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ieme Journée nationale “canaux ioniques et cancer”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canaux et Connexines dans le Cancer et les Cellules Souches (4CS), Jul 2018, Poitiers (FR), France</w:t>
+              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541464v1</w:t>
+                <w:t xml:space="preserve">hal-04465715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
+                <w:t xml:space="preserve">Interactions MUC4-canaux ioniques TRPM7 et KCa3.1 dans l’adénocarcinome pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
+              <w:t xml:space="preserve">2ieme Journée nationale “canaux ioniques et cancer”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canaux et Connexines dans le Cancer et les Cellules Souches (4CS), Jul 2018, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465715v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04541464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
               </w:r>
@@ -24261,77 +24261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
@@ -24386,64 +24386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kotzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24517,90 +24517,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microfluidic system for the study of Schistosoma mansoni parasitic adult worms in dynamic and hypoxic culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24642,103 +24642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D microfluidic model of pancreatic adenocarcinoma integrating the mechanical stimuli of the tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microphysiolocal Systems World Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bruxelles, Belgium</w:t>
@@ -25065,51 +25065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Treizebré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sunrise meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ajaccio, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25378,471 +25378,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier peptide ligand ciblant les domaines EGF de la mucine MUC4 restaure la sensibilité d’ErbB2 à l’Herceptin dans le cancer du pancréas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a 3D co-culture model within a microfluidic system to study pancreatic tumor stroma interactions and drug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Mogrovejo Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">FEBS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547431v1</w:t>
+                <w:t xml:space="preserve">hal-04537951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemoresistance in pancreatic ductal adenocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le premier peptide ligand ciblant les domaines EGF de la mucine MUC4 restaure la sensibilité d’ErbB2 à l’Herceptin dans le cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clemens Wagner</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microphysiological Systems World Summit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480724v1</w:t>
+                <w:t xml:space="preserve">hal-04547431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D co-culture model within a microfluidic system to study pancreatic tumor stroma interactions and drug resistance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an instrumented microfluidic system to study chemoresistance in pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Maubon</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orégane Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Microphysiological Systems World Summit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537951v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de co-culture 3D d’adénocarcinome pancréatique canalaire au sein d’un système microfluidique pour l’étude des interactions tumeur-stroma et de la réponse aux traitements chimiothérapeutiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Bongiovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25884,103 +25884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de co-culture 3D d’adénocarcinome pancréatique canalaire au sein d’un système microfluidique pour l’étude des interactions tumeur-stroma et de la chimiorésistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club français du pancréas 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
@@ -26009,90 +26009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un système microfluidique instrumenté pour l’étude de la chimiosensibilité de l’adénocarcinome pancréatique canalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ørjan Grøttem Martinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26128,51 +26128,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first peptide ligand targeting the EGF domains of MUC4 rescues Herceptin accessibility to ErbB2 in pancreatic cancer cells.</w:t>
+                <w:t xml:space="preserve">Resensitizing ErbB2 to trastuzumab in pancreatic cancer : identification and characterization of the first peptide ligand targeting the MUC4EGF domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
@@ -26207,222 +26207,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire international de l’institut ONCOLILLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548329v1</w:t>
+                <w:t xml:space="preserve">hal-04547486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New Orleans (Louisiana), United States. 82 (12_Supplement), pp.2965-2965, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547404v1</w:t>
+                <w:t xml:space="preserve">hal-04465616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resensitizing ErbB2 to trastuzumab in pancreatic cancer : identification and characterization of the first peptide ligand targeting the MUC4EGF domains</w:t>
+                <w:t xml:space="preserve">The first peptide ligand targeting the EGF domains of MUC4 rescues Herceptin accessibility to ErbB2 in pancreatic cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
@@ -26457,207 +26466,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meeting for Mucins in Health and Diseases (Mucin Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">1er séminaire international de l’institut ONCOLILLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547486v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+                <w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465616v1</w:t>
+                <w:t xml:space="preserve">hal-04547404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
               </w:r>
@@ -26669,77 +26669,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucins in health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
@@ -26893,90 +26893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanobiological characterization of a 3D in vitro pancreatic ductal adenocarcinoma model and the study of tumor-stroma interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Bongiovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27044,51 +27044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27143,103 +27143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’une signature prédictive de la survie globale des patients atteints de cancer colique basée sur le profil d’expression d’enzymes responsables de modifications épigénétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaum Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
@@ -27393,77 +27393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microfluidic system to study tumor-stroma interactions and drug sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27508,536 +27508,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Physiology 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States. 81 (13_Supplement), pp.LB106-LB106, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465644v1</w:t>
+                <w:t xml:space="preserve">hal-04465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547378v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Physiology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465601v1</w:t>
+                <w:t xml:space="preserve">hal-04465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Characterization of the first peptide ligand targeting the MUC4EGF domains in the MUC4-ErbB2 complex in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465849v1</w:t>
+                <w:t xml:space="preserve">hal-04547378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du domaine kinase de TRPM7 : A la recherche de nouveaux partenaires d’interaction dans l’adénocarcinome canalaire pancréatique.</w:t>
               </w:r>
@@ -28200,51 +28200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
@@ -28286,77 +28286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and resistance to chemotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28411,77 +28411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28642,277 +28642,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466077v1</w:t>
+                <w:t xml:space="preserve">hal-04466070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Renaud</w:t>
+                <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466070v1</w:t>
+                <w:t xml:space="preserve">hal-04466077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC1: an actor in chemoresistance and a new therapeutic target in renal cell carcinoma</w:t>
               </w:r>
@@ -28950,51 +28950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ème journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Deauville, France</w:t>
@@ -29023,51 +29023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing lncRNA UCA1 in cancerous cells by targeted exon deletion based on CRISPR/Cas9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29189,64 +29189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Biology of Long Noncoding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.229-253, 2020, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29442,51 +29442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Brunhilde Renes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Netherlands, Patent n° : WO2021152176A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29785,77 +29785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNA UCA1 affects chromatin remodeling via SMARCA2-containing SWI/SNF complex in human colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29916,64 +29916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30047,64 +30047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30216,51 +30216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="592D795C"/>
+    <w:nsid w:val="D7F49FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30447,51 +30447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-van-seuningen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-2694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6176-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Houssier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Bajeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00172B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Geles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dhifli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dispot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00890-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebegue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.04.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nussinov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zodwa Dlamini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Gibbons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Menon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001742" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-20-0462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ait Yahya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2556-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alioui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alioui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ouelkdite-Oumouchal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v11.i11.920" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02352000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amrani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corfiotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corvaisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fulbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.23090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rodenas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Leer-Florin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.05.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010428317707372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905823v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wacrenier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maunoury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29891" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29342" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000000474" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Mo Hong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxin Hu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Omura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Young" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1842" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.12.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2013.0594" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062559" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2013.05.029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Burger-van Paassen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M P Loonen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C J M de Bruijn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038798" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313777v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Streppel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Mukherjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Campbell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.01.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2012.03.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerckaert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21592" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313786v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bouma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00199.2010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Peignon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Cacheux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.204719" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee L Rogers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodee Gould" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Hertzog" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Naylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013150" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662866v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181a2047e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Triboulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jcp.2008.060780" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F10C05DF5EB85690094F5B1DC09AA39AAEC9A361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479129v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja J Puiman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082222" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17530050902852697" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905791v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2009.07.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313794v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2009.07.009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Porchet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.075" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313791v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Joung Choi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Sam Chung" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jik Kim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uk Yeol Moon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ho Choi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0377OC" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Lepoivre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4905" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313909v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Velcich" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermit Carraway" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2008.28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Belharbi Krimi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kotelevets" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20420" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070958" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes B van Goudoever" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.02.158" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mej&#237;as-Luque" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Peir&#243;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme de Bol&#243;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.05.020" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313911v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905848v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yamaguchi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cekanova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Mcentee" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Heon Yoon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Fischer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0173" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905866v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2007.07.043" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-103390" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesimple" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Hinz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0270OC" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgm158" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313916v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.E. de Koning" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C.J.M. de Bruijn" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules P.P. Meijerink" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2006.04.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313915v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mesquita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lunet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Filipe Santos Silva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v12.i1-2.20" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Andrianifahanana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Agrawal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208756" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Shoshkes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1861" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313920v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Finzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Triboulet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-004-7542-x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZW023MF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313919v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.pas.0000135517.50095.7f" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314560v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2004.02.068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCD3CVS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316294v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Piessen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fabre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.11228" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905840v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204862200" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905799v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316057v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degroote" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01320-7" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLF4F60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/seuning" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016038219183" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1ZQX2L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314993v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Petitprez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104204200" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010534200" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317695v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3480675" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905746v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316039v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316061v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905708v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desseyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Aubert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Porchet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.27.16873" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317710v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bomsztyk" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Denisenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ostrowski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00041-0" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316289v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desseyn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nollet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0378" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH1200V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317709v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce O'Neill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.44.27701" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316037v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pratt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galiegue-Zouitina" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0637" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG1WT2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317708v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00016a040" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ3NX98H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317707v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Bustelo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sleath" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.45.26976" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317698v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Davril" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Seuningen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.11501401139" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J86S4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317696v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chul Kim" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Xi Zheng" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb/8.2.121" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317700v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150130119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W50T64ZZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317704v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houdret" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hayem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90262-Y" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01N26C2T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317702v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90332-U" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X1R9WGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317705v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(91)91755-2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTBHKZFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317706v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(90)90085-N" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/811AFDBF4D5776870B29D990920C1F1B55F859A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534767v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Tchiloemba-Biakou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Th&#233;venot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955240v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Audureau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547238v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537958v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rjan Gr&#248;ttem Martinsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537961v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo Valdivia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maubon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955250v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547102v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547327v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546759v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547288v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538342v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450959v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick De Miollis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Saxce" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dercourt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375317" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541485v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541464v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411008v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Parmentier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411001v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955230v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589665v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Treizebr&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955262v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547431v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480724v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Wagner" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537951v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537954v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Bongiovani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537949v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537944v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548329v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547486v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547497v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537957v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537947v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540853v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465665v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540838v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538454v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Legrand" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540196v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mischke" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brunhilde Renes" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750456v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernhard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-van-seuningen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-2694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6176-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Royer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Houssier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Bajeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00172B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Geles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dhifli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dispot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00890-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebegue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.04.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nussinov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weichhart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zodwa Dlamini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Gibbons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2024.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Menon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121546" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gibier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Csanyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001742" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-20-0462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ait Yahya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2556-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358430v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Alioui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jambon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alioui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ouelkdite-Oumouchal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v11.i11.920" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bencheikh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ravez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53099-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02352000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amrani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corfiotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corvaisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fulbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.23090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duruisseaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rodenas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Leer-Florin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pottier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010428317707372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fanchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.03.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wacrenier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maunoury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29891" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29342" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000000474" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Mo Hong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxin Hu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Omura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Young" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1842" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.12.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2013.0594" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819798v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062559" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2013.05.029" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313777v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Streppel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Mukherjee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Campbell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.01.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Burger-van Paassen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M P Loonen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C J M de Bruijn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038798" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2012.03.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bouma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00199.2010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313788v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerckaert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21592" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00553865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Peignon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Cacheux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2009.204719" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee L Rogers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodee Gould" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Hertzog" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Naylor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013150" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479129v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja J Puiman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082222" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905792v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17530050902852697" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905791v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2009.07.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313794v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2009.07.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313791v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Joung Choi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo-Sam Chung" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jik Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uk Yeol Moon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ho Choi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0377OC" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905705v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morelle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Andre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Porchet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.075" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662866v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e3181a2047e" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905828v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Triboulet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jcp.2008.060780" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F10C05DF5EB85690094F5B1DC09AA39AAEC9A361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313790v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Lepoivre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-4905" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478849v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070958" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313909v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Velcich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermit Carraway" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2008.28" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313912v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Belharbi Krimi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kotelevets" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20420" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes B van Goudoever" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.02.158" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Mej&#237;as-Luque" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Peir&#243;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme de Bol&#243;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.05.020" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313911v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905848v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yamaguchi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cekanova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Mcentee" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Heon Yoon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Fischer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0173" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905866v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2007.07.043" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-103390" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesimple" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Hinz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2006-0270OC" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgm158" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313916v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.E. de Koning" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus C.J.M. de Bruijn" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules P.P. Meijerink" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2006.04.020" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313915v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mesquita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Lunet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Reis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Filipe Santos Silva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v12.i1-2.20" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefatiana Andrianifahanana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Agrawal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208756" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almeida" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Shoshkes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1861" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313920v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Finzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Triboulet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-004-7542-x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZW023MF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313919v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.pas.0000135517.50095.7f" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314560v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2004.02.068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCD3CVS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316294v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Piessen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fabre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.11228" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905840v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigny" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204862200" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316059v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degroote" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016038219183" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1ZQX2L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314995v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905799v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01320-7" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLF4F60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/seuning" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314993v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Petitprez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104204200" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010534200" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317695v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3480675" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905746v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316039v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316061v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905708v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desseyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Aubert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Porchet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.27.16873" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317710v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bomsztyk" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Denisenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ostrowski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00041-0" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316289v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Desseyn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nollet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0378" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH1200V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317709v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce O'Neill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.44.27701" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316037v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pratt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galiegue-Zouitina" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0637" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG1WT2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317708v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00016a040" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ3NX98H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317707v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xose Bustelo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sleath" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.45.26976" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317698v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Davril" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van-Seuningen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.11501401139" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J86S4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317696v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chul Kim" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Xi Zheng" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb/8.2.121" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317700v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150130119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W50T64ZZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317704v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houdret" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hayem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90262-Y" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01N26C2T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317702v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-711X(92)90332-U" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X1R9WGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317705v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(91)91755-2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTBHKZFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317706v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(90)90085-N" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/811AFDBF4D5776870B29D990920C1F1B55F859A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534767v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Tchiloemba-Biakou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Th&#233;venot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955240v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Audureau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547238v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537958v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rjan Gr&#248;ttem Martinsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537961v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo Valdivia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maubon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955250v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547102v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547327v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546759v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547288v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538342v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450959v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick De Miollis" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Saxce" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dercourt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375317" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546733v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541485v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541464v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411008v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Parmentier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411001v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955230v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589665v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Treizebr&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955262v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537951v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547431v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480724v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Wagner" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537954v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Bongiovani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537949v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537944v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547486v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548329v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547497v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537957v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537947v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547378v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540853v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465665v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540838v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538454v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Legrand" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540196v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mischke" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brunhilde Renes" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750456v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernhard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>