--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1592,109 +1592,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting openness: political maneuvers around and within open-strategy initiatives and their consequences for lower-levels organizational members’ inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser le changement institutionnel à travers la perspective &amp;quot;as-practice&amp;quot; : retour sur la trajectoire d'une démarche RSE au sein de Fleury-Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Belmondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+                <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">AIMS 2025 : XXXIVe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de LILLE, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433301v1</w:t>
+                <w:t xml:space="preserve">hal-05433307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ennui des managers intermédiaires : une influence stratégique empêchée</w:t>
               </w:r>
@@ -1756,122 +1769,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le changement institutionnel à travers la perspective &amp;quot;as-practice&amp;quot; : retour sur la trajectoire d'une démarche RSE au sein de Fleury-Michon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Resisting openness: political maneuvers around and within open-strategy initiatives and their consequences for lower-levels organizational members’ inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2025 : XXXIVe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de LILLE, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433307v1</w:t>
+                <w:t xml:space="preserve">hal-05433301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using loose coupling to deal with paradoxes: an alternative journey for change management</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2041,139 +2041,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participants’ individual learning during open strategy initiatives: do they learn and is it useful for their occupational role ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Applying or drifting? How participants’ individual learning during open strategy initiatives influence their attitude towards openness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294279v1</w:t>
+                <w:t xml:space="preserve">hal-04294283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage individuel pendant et après les processus d’open strategy. Le cas de deux réseaux apprenants à la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2205,109 +2205,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying or drifting? How participants’ individual learning during open strategy initiatives influence their attitude towards openness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Participants’ individual learning during open strategy initiatives: do they learn and is it useful for their occupational role ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294283v1</w:t>
+                <w:t xml:space="preserve">hal-04294279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’injonction de mutualisation des savoirs à l’organisation de la collaboration : portrait d’une communauté de pratique en organisation frontière dans le champ du handicap rare</w:t>
               </w:r>
@@ -2533,191 +2533,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamics: exploration or exploitation? A strong process approach of learning networks at SNCF in France</w:t>
+                <w:t xml:space="preserve">Apprendre à se préparer à la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bensebaa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Djedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t>
+              <w:t xml:space="preserve">XXIXième Conférence de l’Association Internationale de Management Stratégique (AIMS), Jun 2020, Toulouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132143v1</w:t>
+                <w:t xml:space="preserve">hal-03132145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à se préparer à la conduite du changement</w:t>
+                <w:t xml:space="preserve">Learning dynamics: exploration or exploitation? A strong process approach of learning networks at SNCF in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amina Djedidi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXième Conférence de l’Association Internationale de Management Stratégique (AIMS), Jun 2020, Toulouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132145v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How social-symbolic work is involved in transforming identities and blurring boundaries between actors in the medico-social care: the case of the National Resource Centre for Rare Disabilities with Severe Epilepsy in France.</w:t>
               </w:r>
@@ -2861,955 +2861,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gastaldi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude ICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03483578v1</w:t>
+                <w:t xml:space="preserve">hal-02299935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Arnoud</w:t>
+                <w:t xml:space="preserve">Lise Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jaujard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'étude ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299935v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique créative en quête de légitimité au sein d’une organisation mécaniste: le cas de la SNCF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2019 : XXVIIe Conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Mangement Stratégique (AIMS), Jun 2019, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438519v1</w:t>
+                <w:t xml:space="preserve">hal-02300772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pratique créative en quête de légitimité au sein d’une organisation mécaniste: le cas de la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">AIMS 2019 : XXVIIe Conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Mangement Stratégique (AIMS), Jun 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300772v1</w:t>
+                <w:t xml:space="preserve">hal-04438519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299937v1</w:t>
+                <w:t xml:space="preserve">hal-01765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299939v1</w:t>
+                <w:t xml:space="preserve">hal-02538847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538847v1</w:t>
+                <w:t xml:space="preserve">hal-02299939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
+                <w:t xml:space="preserve">Gérer les paradoxes organisationnels en construisant du sens lors d’une conduite paradoxale du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanna Habib</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
+              <w:t xml:space="preserve"> XXVIIème Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765018v1</w:t>
+                <w:t xml:space="preserve">hal-01765040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,476 +3802,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les paradoxes organisationnels en construisant du sens lors d’une conduite paradoxale du changement</w:t>
+                <w:t xml:space="preserve">The Contribution of experience and reflexivity to change management learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Djedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XXVIIème Conférence de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765040v1</w:t>
+                <w:t xml:space="preserve">hal-01765050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of experience and reflexivity to change management learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Research in Action – Accelerating knowledge creation in management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765050v1</w:t>
+                <w:t xml:space="preserve">hal-02299937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les ressorts de la créativité collective au sein d'une organisation bureaucratique : le cas de professionnels RH invités à renouveler les approches en matière de GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Arnoud</w:t>
+                <w:t xml:space="preserve">Les pratiques ludopédagogiques dans les enseignements des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lépinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
+              <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616835v1</w:t>
+                <w:t xml:space="preserve">hal-01619978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques ludopédagogiques dans les enseignements des sciences de gestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience et réflexivité au service de la formations à la conduite du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Djedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619978v1</w:t>
+                <w:t xml:space="preserve">hal-01619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et réflexivité au service de la formations à la conduite du changement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les ressorts de la créativité collective au sein d'une organisation bureaucratique : le cas de professionnels RH invités à renouveler les approches en matière de GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AGRH</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619974v1</w:t>
+                <w:t xml:space="preserve">hal-01616835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching with a difference using Art Based Methods</w:t>
               </w:r>
@@ -5490,350 +5490,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Les enjeux de l’enseignement créatif du management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning organization: the basic principles, conceptual approach, principles of functioning and examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pachtchenko de Préville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">National Research University, Higher School of Economics; Russian Association of Business Psychologists. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-16, 2022, Vademecum, 978-2-35671-703-0</w:t>
+              <w:t xml:space="preserve">Business psychology : an international perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol 2, HSE University, pp.133-152, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627144v1</w:t>
+                <w:t xml:space="preserve">hal-04294273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning organization: the basic principles, conceptual approach, principles of functioning and examples</w:t>
+                <w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">National Research University, Higher School of Economics; Russian Association of Business Psychologists. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business psychology : an international perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vol 2, HSE University, pp.133-152, 2022</w:t>
+              <w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines - Transvalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294273v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement organisationnel par la bande dessinée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Les enjeux de l’enseignement créatif du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calcei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lépinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines - Transvalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-180, 2022, Vademecum, 978-2-35671-703-0</w:t>
+              <w:t xml:space="preserve">, pp.7-16, 2022, Vademecum, 978-2-35671-703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626763v1</w:t>
+                <w:t xml:space="preserve">hal-03627144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t>
               </w:r>
@@ -6041,165 +6041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Simon, les limites de la rationalité : contraintes et défis</w:t>
+                <w:t xml:space="preserve">Herbert A. Simon, les limites de la rationalité : contraintes et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Charreire-Petit et I. Huault, Les grands auteurs en Management. Éditions EMS Management et Société, Cormelles-le-Royal : France, 275-294.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en management / dirigé par Sandra Charreire Petit et Isabelle Huault. - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS management &amp; société, pp.309-326, 2017, Grands auteurs, 978-2-37687-043-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787638v1</w:t>
+                <w:t xml:space="preserve">hal-03132120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert A. Simon, les limites de la rationalité : contraintes et défis</w:t>
+                <w:t xml:space="preserve">Herbert Simon, les limites de la rationalité : contraintes et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en management / dirigé par Sandra Charreire Petit et Isabelle Huault. - 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS management &amp; société, pp.309-326, 2017, Grands auteurs, 978-2-37687-043-2</w:t>
+              <w:t xml:space="preserve">S. Charreire-Petit et I. Huault, Les grands auteurs en Management. Éditions EMS Management et Société, Cormelles-le-Royal : France, 275-294.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132120v1</w:t>
+                <w:t xml:space="preserve">hal-03787638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Schein, la culture organisationnelle au service de la transformation de l’entreprise</w:t>
               </w:r>
@@ -6502,363 +6502,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter une organisation apprenante : le cas des réseaux apprenants au sein d’un grand groupe français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une prise en charge centrée sur le patient et affranchie des spécialités médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Wable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; David Autissier. </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Nobre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles, pp.99-120, 2013, 978-2-212-55761-9</w:t>
+              <w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.257-272, 2013, Santé social. établissements et services, 978-2-10-057713-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131758v1</w:t>
+                <w:t xml:space="preserve">hal-01131760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une prise en charge centrée sur le patient et affranchie des spécialités médicales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Wable</w:t>
+                <w:t xml:space="preserve">S’arracher à l’attraction archétypale : le cas d’un hôpital d’instruction des armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Thierry Nobre. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Martyré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; David Autissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.257-272, 2013, Santé social. établissements et services, 978-2-10-057713-2</w:t>
+              <w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, pp.161-184, 2013, 978-2-212-55761-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131760v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’arracher à l’attraction archétypale : le cas d’un hôpital d’instruction des armées</w:t>
+                <w:t xml:space="preserve">Adopter une organisation apprenante : le cas des réseaux apprenants au sein d’un grand groupe français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Martyré</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Autissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; David Autissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eyrolles, pp.161-184, 2013, 978-2-212-55761-9</w:t>
+              <w:t xml:space="preserve">, Eyrolles, pp.99-120, 2013, 978-2-212-55761-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131759v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses longitudinales</w:t>
               </w:r>
@@ -7249,51 +7249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>