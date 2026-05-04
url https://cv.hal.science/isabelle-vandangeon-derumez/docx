--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1687,191 +1687,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ennui des managers intermédiaires : une influence stratégique empêchée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resisting openness: political maneuvers around and within open-strategy initiatives and their consequences for lower-levels organizational members’ inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belmondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alhassane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2025 : XXXIVe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de LILLE, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433309v1</w:t>
+                <w:t xml:space="preserve">hal-05433301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting openness: political maneuvers around and within open-strategy initiatives and their consequences for lower-levels organizational members’ inclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ennui des managers intermédiaires : une influence stratégique empêchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">AIMS 2025 : XXXIVe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de LILLE, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433301v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using loose coupling to deal with paradoxes: an alternative journey for change management</w:t>
               </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2025 : European Academy of Management Conférence. "Managing with purpose"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2047,51 +2047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying or drifting? How participants’ individual learning during open strategy initiatives influence their attitude towards openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage individuel pendant et après les processus d’open strategy. Le cas de deux réseaux apprenants à la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,51 +2211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participants’ individual learning during open strategy initiatives: do they learn and is it useful for their occupational role ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,204 +3284,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
+                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765018v1</w:t>
+                <w:t xml:space="preserve">hal-02538847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
+                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538847v1</w:t>
+                <w:t xml:space="preserve">hal-01765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t>
               </w:r>
@@ -6041,165 +6041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert A. Simon, les limites de la rationalité : contraintes et défis</w:t>
+                <w:t xml:space="preserve">Herbert Simon, les limites de la rationalité : contraintes et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en management / dirigé par Sandra Charreire Petit et Isabelle Huault. - 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS management &amp; société, pp.309-326, 2017, Grands auteurs, 978-2-37687-043-2</w:t>
+              <w:t xml:space="preserve">S. Charreire-Petit et I. Huault, Les grands auteurs en Management. Éditions EMS Management et Société, Cormelles-le-Royal : France, 275-294.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132120v1</w:t>
+                <w:t xml:space="preserve">hal-03787638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Simon, les limites de la rationalité : contraintes et défis</w:t>
+                <w:t xml:space="preserve">Herbert A. Simon, les limites de la rationalité : contraintes et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Charreire-Petit et I. Huault, Les grands auteurs en Management. Éditions EMS Management et Société, Cormelles-le-Royal : France, 275-294.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en management / dirigé par Sandra Charreire Petit et Isabelle Huault. - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS management &amp; société, pp.309-326, 2017, Grands auteurs, 978-2-37687-043-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787638v1</w:t>
+                <w:t xml:space="preserve">hal-03132120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Schein, la culture organisationnelle au service de la transformation de l’entreprise</w:t>
               </w:r>
@@ -7249,51 +7249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>