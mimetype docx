--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2533,191 +2533,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à se préparer à la conduite du changement</w:t>
+                <w:t xml:space="preserve">Learning dynamics: exploration or exploitation? A strong process approach of learning networks at SNCF in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amina Djedidi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXième Conférence de l’Association Internationale de Management Stratégique (AIMS), Jun 2020, Toulouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132145v1</w:t>
+                <w:t xml:space="preserve">hal-03132143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamics: exploration or exploitation? A strong process approach of learning networks at SNCF in France</w:t>
+                <w:t xml:space="preserve">Apprendre à se préparer à la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bensebaa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Djedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin (Virtual event), Ireland</w:t>
+              <w:t xml:space="preserve">XXIXième Conférence de l’Association Internationale de Management Stratégique (AIMS), Jun 2020, Toulouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132143v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How social-symbolic work is involved in transforming identities and blurring boundaries between actors in the medico-social care: the case of the National Resource Centre for Rare Disabilities with Severe Epilepsy in France.</w:t>
               </w:r>
@@ -2861,273 +2861,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jaujard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'étude ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299935v1</w:t>
+                <w:t xml:space="preserve">halshs-03483578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamics of creativity - Dancing in bright- and darkness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude ICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Group for Organizational Studies Colloquium (EGOS) : "Enlightening the future : the challenge for organization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03483578v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'artefact pour construire du sens autour du changement organisationnel</w:t>
               </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2019 : XXVIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,286 +3284,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
+                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538847v1</w:t>
+                <w:t xml:space="preserve">hal-01765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire du sens autour du changement organisationnel : l’apport des méthodes artistiques pour créer les conditions d’un apprentissage expérientiel</w:t>
+                <w:t xml:space="preserve">La place de l’artéfact pour construire du sens autour du changement organisationnel : une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence annuelle de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées MACCA Management (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management). "Art et apprentissage du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765018v1</w:t>
+                <w:t xml:space="preserve">hal-02538847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
@@ -3687,103 +3687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective creativity in Key Technologies context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Day - Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,90 +3903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practice-based approach to collective creativity in high tech organizations : two case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Vandangeon-Derumez; Philippe Lépinard; Didier Calcei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers de demain. Kit créatif pour les formateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6317,212 +6317,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses longitudinales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond-Alain Thiétart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes de recherche en management. - 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.388-417, 2014, Management sup. Management-Ressources humaines, 978-2-10-071109-3</w:t>
+              <w:t xml:space="preserve">Méthodes de recherche en Management. - 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.334-387, 2014, Management sup. Management-Ressources humaines, 978-2-10-071109-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01026458v1</w:t>
+                <w:t xml:space="preserve">halshs-01026208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un modèle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond-Alain Thiétart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes de recherche en Management. - 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.334-387, 2014, Management sup. Management-Ressources humaines, 978-2-10-071109-3</w:t>
+              <w:t xml:space="preserve">Méthodes de recherche en management. - 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.388-417, 2014, Management sup. Management-Ressources humaines, 978-2-10-071109-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026208v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prise en charge centrée sur le patient et affranchie des spécialités médicales</w:t>
               </w:r>
@@ -7249,51 +7249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Sissoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MPHK9B7C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7HWHWZ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-03-2018-0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-24KCWBZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.247.45-66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.121.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.213.13-23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101D55A284A3242D65B5722CD5EA376ACFDF7B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133862v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Zacharie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/former-les-managers-de-demain/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/conduite-du-changement-concepts-cles-60-ans-pratiques-heritees-auteurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pachtchenko de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Mbengue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Wable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martyr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>