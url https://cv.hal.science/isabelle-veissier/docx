--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -239,51 +239,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (189)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (190)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -403,394 +403,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for adaptive management of high-yielding dairy cows in low-input mountain systems</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Intrinsic hedonic value, complexity and possibility for action as essential characteristics of a welfare-friendly environment for animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">R. Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cowie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s44363-025-00017-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393702v1</w:t>
+                <w:t xml:space="preserve">hal-05568629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of digestibility stalls on the welfare of growing bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (5), pp.101513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre performance économique, performance environnementale, et bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Mysko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -822,1348 +835,1331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">The need for adaptive management of high-yielding dairy cows in low-input mountain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
+              <w:t xml:space="preserve">Dairy Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s44363-025-00017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153379v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-captured modifications in cow behaviour under subacute ruminal acidosis</w:t>
+                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100063⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381393v1</w:t>
+                <w:t xml:space="preserve">hal-05153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From data on gross activity to the characterization of animal behaviour: which metrics for which purposes?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensor-captured modifications in cow behaviour under subacute ruminal acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi de Mol</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joop van der Werf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e105. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775134v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From data on gross activity to the characterization of animal behaviour: which metrics for which purposes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lesimple</w:t>
+                <w:t xml:space="preserve">Ingrid van Dixhoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brunet</w:t>
+                <w:t xml:space="preserve">Coenraad van Zyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Rudi de Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joop van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689967v1</w:t>
+                <w:t xml:space="preserve">hal-04775134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to concurrently achieve economic, environmental, and animal welfare performances in French suckler cattle farms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Rethinking environmental enrichment as providing opportunities to acquire information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103956⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.101251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628862v1</w:t>
+                <w:t xml:space="preserve">hal-04689967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating pathological, reproductive or stress conditions in cows using machine learning on sensor-based activity data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ruin</w:t>
+                <w:t xml:space="preserve">How to concurrently achieve economic, environmental, and animal welfare performances in French suckler cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Mysko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107556⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.103956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922049v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Discriminating pathological, reproductive or stress conditions in cows using machine learning on sensor-based activity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.107556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196958v1</w:t>
+                <w:t xml:space="preserve">hal-03922049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Jurquet</w:t>
+                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.105999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04346676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">Devenir des jeunes ruminants laitiers : comment concilier élevage et attentes sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Botreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">C. Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Graaf</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26ème Rencontres Recherches Ruminants, 36 (1), pp.7491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04312174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques actuelles d’évaluation du bien-être animal des filières volailles et bovins</w:t>
               </w:r>
@@ -2247,1376 +2243,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: Increasing the economic value of male calves from dairy herds to avoid poor animal welfare</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schenkenfelder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (8), pp.100885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100885⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196972v1</w:t>
+                <w:t xml:space="preserve">hal-04312174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Birte L Nielsen</w:t>
+                <w:t xml:space="preserve">Opinion paper: Increasing the economic value of male calves from dairy herds to avoid poor animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Schenkenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.100885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749515v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Gaudron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tobias Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03663748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kuhla</w:t>
+                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dijkstra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Humphries</w:t>
+                <w:t xml:space="preserve">Y Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03710987v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et réglementation en expérimentation animale en France : éléments de réflexion à partir des expérimentations sur les bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kuhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.5584⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790564v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éthique et réglementation en expérimentation animale en France : éléments de réflexion à partir des expérimentations sur les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.5584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03786322v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between breeding bulls’ reactivity to humans or handling and their daily behaviour and growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (7), pp.100568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100568⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03786599v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between breeding bulls’ reactivity to humans or handling and their daily behaviour and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicolao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682979v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare during transport and slaughter: an issue that remains to be solved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/af/vfac004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Animal performance and stress at weaning when dairy cows suckle their calves for short versus long daily durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952119v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare official inspections: farmers and inspectors shared concerns</w:t>
               </w:r>
@@ -3628,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.100038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3700,1990 +3696,1990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17972⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186390v1</w:t>
+                <w:t xml:space="preserve">hal-02952119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des colliers de monitoring Medria® en vue de faciliter et optimiser la gestion du pâturage des vaches laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dewez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gaborit</w:t>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.2164-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352416v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to detect behavioural anomalies in dairy cows under subacute ruminal acidosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+                <w:t xml:space="preserve">Utilisation des colliers de monitoring Medria® en vue de faciliter et optimiser la gestion du pâturage des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">M. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 247, pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485077v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for assessing cortisol in sheep: the total form in blood v . the free form in saliva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning to detect behavioural anomalies in dairy cows under subacute ruminal acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000695⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553019v1</w:t>
+                <w:t xml:space="preserve">hal-02485077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tangente (Paris)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (2), pp.2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136001v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521078v1</w:t>
+                <w:t xml:space="preserve">hal-02528942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions for assessing cortisol in sheep: the total form in blood v . the free form in saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.1745-1756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.1916-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528942v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of sociality in group dynamics of dairy cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olle Terenius</w:t>
+                <w:t xml:space="preserve">L'évaluation du bien-être des animaux : un problème de sciences animales, sciences sociales et mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Per Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556422v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Welfare Management in a Digital World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of sociality in group dynamics of dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis E.C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Terenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Buller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Per Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10101779⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223, pp.104921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2019.104921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03135499v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal Welfare Management in a Digital World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Buller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Blokhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Allain</w:t>
+                <w:t xml:space="preserve">Kees Lokhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10101779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03182698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16154⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629169v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10235-10249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385563v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805389v1</w:t>
+                <w:t xml:space="preserve">hal-02385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Chuiton</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154586v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis to refine measurements of dairy cow behaviour from a real-time location system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2017.08.019⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621639v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer de la viande : des enjeux et des impacts multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5693,2856 +5689,2844 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrimination threshold: a selection criterion for analytical methods based on measurement uncertainty - Application to animal stress studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1020, pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2018.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress in cows at pasture and benefit of shade in a temperate climate region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Image analysis to refine measurements of dairy cow behaviour from a real-time location system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen H. Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva van Laer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Ampe</w:t>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-017-1468-0⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2017.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627571v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Early modification of the circadian organization of cow activity in relation to disease or estrus</w:t>
+                <w:t xml:space="preserve">Heat stress in cows at pasture and benefit of shade in a temperate climate region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Laer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel P. H. Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11853⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.585-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-017-1468-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603866v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the European legislation to protect farm animals: a case study on French inspections to find solutions to improve compliance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication: Early modification of the circadian organization of cow activity in relation to disease or estrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/09627286.26.3.311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.3969-3974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608774v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pigs crying, silent fish and other stories about animal welfare assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of the European legislation to protect farm animals: a case study on French inspections to find solutions to improve compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dereclenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002682⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.311-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.26.3.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630317v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective exploration of farm, farmer, and animal characteristics in human-animal relationships: An epidemiological survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Pigs crying, silent fish and other stories about animal welfare assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Spoolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jeffrey Rushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (02), pp.292-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345817v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehorning of cattle in the EU Member States: A quantitative survey of the current practices.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prospective exploration of farm, farmer, and animal characteristics in human-animal relationships: An epidemiological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cozzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634063v1</w:t>
+                <w:t xml:space="preserve">hal-01345817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dehorning of cattle in the EU Member States: A quantitative survey of the current practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviana Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brscic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Contiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Caray</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Irrgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 179, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite histoire de l'étude du bien-être animal : comment cet objet sociétal est devenu un objet scientifique transdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01331463v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on alternatives for cattle dehorning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Windig</w:t>
+                <w:t xml:space="preserve">Petite histoire de l'étude du bien-être animal : comment cet objet sociétal est devenu un objet scientifique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.399-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638633v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue on alternatives for cattle dehorning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Windig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on estimer l'ancienneté d'une boiterief en une seule observation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+                <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.109-117</w:t>
+              <w:t xml:space="preserve">, 2015, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02629821v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Peut-on estimer l'ancienneté d'une boiterief en une seule observation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632552v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fauré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
+              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629463v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre bien-être des troupeaux bovins laitiers et production laitière ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehébel</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641663v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un lien entre bien-être des troupeaux bovins laitiers et production laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630011v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des vaches laitières françaises passé au crible : approche épidémiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (347), pp.50-56</w:t>
+              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629822v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does milk yield reflect the level of welfare in dairy herds?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Le bien-être des vaches laitières françaises passé au crible : approche épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (347), pp.50-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02635308v1</w:t>
+                <w:t xml:space="preserve">hal-02629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major welfare problems of dairy cows in French commercial farms: an epidemiological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Does milk yield reflect the level of welfare in dairy herds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guatteo</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/09627286.23.4.467⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (1), pp.184-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071562v1</w:t>
+                <w:t xml:space="preserve">hal-02635308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare: towards transdisciplinarity - the European experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The major welfare problems of dairy cows in French commercial farms: an epidemiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (9), pp.1119-1129. </w:t>
+              <w:t xml:space="preserve">Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN14330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7120/09627286.23.4.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638699v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Animal welfare: towards transdisciplinarity - the European experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Maria Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9), pp.1119-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN14330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648239v1</w:t>
+                <w:t xml:space="preserve">hal-02638699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643457v1</w:t>
+                <w:t xml:space="preserve">hal-02648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling, weaning, and the development of oral behaviours in dairy calves</w:t>
               </w:r>
@@ -8554,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147 (1-2), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8626,256 +8610,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3-4), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923139v1</w:t>
+                <w:t xml:space="preserve">hal-02643457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing animal welfare assessments at farm and group level: introduction and overview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Rushen</w:t>
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tuyttens</w:t>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.305-306</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643916v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être animal : à la croisée des chemins de la biologie, de l'éthique et des productions animales</w:t>
               </w:r>
@@ -8924,1049 +8946,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptations of sheep to repeated acidosis challenges and effect of yeast supplementation</w:t>
+                <w:t xml:space="preserve">Implementing animal welfare assessments at farm and group level: introduction and overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Commun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Tina Widowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Rushen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Frank Tuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.305-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644441v1</w:t>
+                <w:t xml:space="preserve">hal-02643916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Behavioural adaptations of sheep to repeated acidosis challenges and effect of yeast supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Anglard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.02.019⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.2011-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649240v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare: A result of animal background and perception of its environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An assessment of the impact of rumenocentesis on pain and stress in cattle and the effect of local anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/af.2012-0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190375v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t>
+                <w:t xml:space="preserve">Animal welfare: A result of animal background and perception of its environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Klint Jensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Sandoe</w:t>
+                <w:t xml:space="preserve">Arnaud Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/af.2012-0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649941v1</w:t>
+                <w:t xml:space="preserve">hal-01190375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of lambs to form expectations and the emotional consequences of a discrepancy from their expectations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting ethical decisions underlying the scoring of animal welfare in the Welfare Quality® scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Karsten Klint Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sandoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.89-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652658v1</w:t>
+                <w:t xml:space="preserve">hal-02649941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Effects of Burdizzo castration on CO2 laser induced thermal nociception of Holstein–Friesian calves of different ages” [Appl. Anim. Behav. Sci. 126 (2010) 12–18]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Earley</w:t>
+                <w:t xml:space="preserve">The ability of lambs to form expectations and the emotional consequences of a discrepancy from their expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark A. Crowe</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.11.012⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.806-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646511v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Miele</w:t>
+                <w:t xml:space="preserve">Erratum to “Effects of Burdizzo castration on CO2 laser induced thermal nociception of Holstein–Friesian calves of different ages” [Appl. Anim. Behav. Sci. 126 (2010) 12–18]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T. L. Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Earley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Crowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (2), pp.170-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648137v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences to relate ear postures to emotions in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Animal welfare: establishing a dialogue between science and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Desire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Welfare Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (1), pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2011, 20, pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651019v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,12214 +10029,12339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on overdispersion as an index of behavioural synchrony: a pilot study in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive sciences to relate ear postures to emotions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Raussi</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Jauhiainen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helena Hepola</w:t>
+                <w:t xml:space="preserve">Lara Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.47-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647725v1</w:t>
+                <w:t xml:space="preserve">hal-02651019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Burdizzo castration on CO2 laser induced thermal nociception of Holstein-Friesian calves of different ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on overdispersion as an index of behavioural synchrony: a pilot study in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Jauhiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saastamoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Siivonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon T.L. Ting</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helena Hepola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 126 (1-2), pp.12-18. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.428-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660219v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The welfare quality® project and beyond: safeguarding farm animal well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (3), pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09064702.2010.523480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-farm investigation of beef suckler herds using an animal welfare index (AWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Mazurek</w:t>
+                <w:t xml:space="preserve">Daniel Prendiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Prendiville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Earley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-6148-6-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d’évaluation du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (Mars 2010), 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal social stress during late pregnancy affects hypothalamic-pituitary-adrenal function and brain neurotransmitter systems in pig offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Couret</w:t>
+                <w:t xml:space="preserve">Effects of Burdizzo castration on CO2 laser induced thermal nociception of Holstein-Friesian calves of different ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T.L. Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Earley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (1-2), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664397v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of preferential relationships at early age in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Hepola</w:t>
+                <w:t xml:space="preserve">Maternal social stress during late pregnancy affects hypothalamic-pituitary-adrenal function and brain neurotransmitter systems in pig offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kanitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.05.005⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (3), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656814v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du bien-être selon la méthode Welfare Quality®</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The formation of preferential relationships at early age in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvi Niskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Siivonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Hepola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.726-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653263v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du bien-être selon la méthode Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 307, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659189v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: Ruminant physiology; digestion, metabolism and effects of nutrition on reproduction and welfare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation multicritère appliquée au bien-être des animaux en ferme ou à l'abattoir : difficultés et solutions du projet Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.269-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653590v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Guest editorial: Ruminant physiology; digestion, metabolism and effects of nutrition on reproduction and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664870v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the method used to feed lambs modulate their affinity to their human caregiver?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (1-2), pp.56-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subacute ruminal acidosis in sheep with separate access to forage and concentrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Overall assessment of animal welfare: strategy adopted in Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.363-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-1968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658543v1</w:t>
+                <w:t xml:space="preserve">hal-02664870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological responses of lambs to controllable vs. uncontrollable aversive events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
+                <w:t xml:space="preserve">Risk of subacute ruminal acidosis in sheep with separate access to forage and concentrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2008.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (10), pp.3372-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662949v1</w:t>
+                <w:t xml:space="preserve">hal-02658543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animals' emotions: studies in sheep using appraisal theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and physiological responses of lambs to controllable vs. uncontrollable aversive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (6), pp.805-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2008.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656796v1</w:t>
+                <w:t xml:space="preserve">hal-02662949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animals' emotions: studies in sheep using appraisal theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.347-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664277v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal association between food distribution and human caregiver presence and the development of affinity to humans in lambs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The motivation of cows to walk as thwarted by tethering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.20254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (10), pp.2723-2729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656630v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motivation of cows to walk as thwarted by tethering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal association between food distribution and human caregiver presence and the development of affinity to humans in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1020⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive attitudes of farmers and pen-group conservation reduce adverse reactions of bulls during transfer for slaughter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (6), pp.894-901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001948⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1682-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665114v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of Animal Welfare Science</w:t>
+                <w:t xml:space="preserve">European approaches to ensure good animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Forkman</w:t>
+                <w:t xml:space="preserve">Emma Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biomedical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (4), pp.279-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656473v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European approaches to ensure good animal welfare</w:t>
+                <w:t xml:space="preserve">The Nature of Animal Welfare Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Roe</w:t>
+                <w:t xml:space="preserve">Björn Forkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Review of Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665388v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Capdeville</w:t>
+                <w:t xml:space="preserve">Positive attitudes of farmers and pen-group conservation reduce adverse reactions of bulls during transfer for slaughter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.894-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656060v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application to MCDA methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t>
+              <w:t xml:space="preserve">, 2008, 33, pp.287-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170211v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Multicriteria evaluation of animal welfare at farm level: an application of MCDA methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Echo des Puys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112, pp.4</w:t>
+              <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.287-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654985v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and welfare: Two complementary concepts that are intrinsically related to the animal's point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation multicritère du bien-être animal: une approche pilote sur des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Echo des Puys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654153v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
+                <w:t xml:space="preserve">Stress and welfare: Two complementary concepts that are intrinsically related to the animal's point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.429-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657856v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Florence Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.12-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663814v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experience in sheep: Predictability of a sudden event lowers subsequent emotional responses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B.M. Bracke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2004.09.011⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657225v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Jan Langbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne Beerda</w:t>
+                <w:t xml:space="preserve">Sven Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 92 (3), pp.317-339. </w:t>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.293-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665832v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2: analysis of constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Attitudes of farmers towards Limousin cattle and their handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marcantognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B.M. Bracke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Philippe Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Butterworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Capdeville</w:t>
+                <w:t xml:space="preserve">Jacques Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.147-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659977v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+                <w:t xml:space="preserve">M. B. M. Bracke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Langbein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.01.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (8), pp.1188-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668700v1</w:t>
+                <w:t xml:space="preserve">hal-01170479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of farmers towards Limousin cattle and their handling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Brulé</w:t>
+                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Bonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bracke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663075v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 2 : analysis of constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional experience in sheep: Predictability of a sudden event lowers subsequent emotional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000547⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (4), pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2004.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170479v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1 : a review of existing methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bracke</w:t>
+                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonne Beerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.317-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of positive emotions in animals to improve their welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Pig's responses to repeated social regrouping and relocation during the growing-finishing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Berry Spruijt</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.05.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1-3), pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662008v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur le bien-être animal : buts, méthodologie et finalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of positive emotions in animals to improve their welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Manteuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randi Oppermann Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berry Spruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.375-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02665850v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Definition of criteria for overall assessment of animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc B.M. Bracke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda J. Kelling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.225-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660735v1</w:t>
+                <w:t xml:space="preserve">hal-02665850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five or eight weeks of restricted suckling: influence on dairy calves' feed intake, growth and suckling behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pirjo Pursiainen</w:t>
+                <w:t xml:space="preserve">Aggregation of measures to produce an overall assessment of animal welfare. Part 1: a review of existing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katariina Ikkeläjärvi</w:t>
+                <w:t xml:space="preserve">M. Bonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B.M. Bracke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09064700701867961⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (8), pp.1179-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656407v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section — stress and welfare in farm animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+                <w:t xml:space="preserve">Five or eight weeks of restricted suckling: influence on dairy calves' feed intake, growth and suckling behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Hepola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Pursiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katariina Ikkeläjärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09064700701867961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656219v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Section — stress and welfare in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.291-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-02656219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal process in sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Toporenko</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004769v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of performances in a learning task in suckler calves after weaning and relocation: Motivational versus cognitive control? A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal process in sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardus Johan Lensink</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Toporenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (3-4), pp.171-181. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (3), pp.280-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.120.3.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653409v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Enhancement of performances in a learning task in suckler calves after weaning and relocation: Motivational versus cognitive control? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardus Johan Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (3-4), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890068v1</w:t>
+                <w:t xml:space="preserve">hal-02653409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the use of a device to measure heart rate affect the behavioural responses of lambs to humans?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99 (1-2), pp.106-117</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655781v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing at the beginning of fattening moderates social buffering in beef bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.185-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the use of a device to measure heart rate affect the behavioural responses of lambs to humans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (1-2), pp.106-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661864v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in meat pH of beef bulls in relation to conditions of transfer to slaughter and previous history of the animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.1567-1576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2006.8461567x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between specialization in the finishing of bulls, mixing, farmers' attitudes towards animals and the production of finishing bulls: a survey on French farms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Repeated regrouping of pair-housed heifers around puberty affects their behavioural and HPA axis reactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 82 (4), pp.561-568</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656422v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the consistency and specificity of lambs' responses to a stockperson and to their photograph in an arena test</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Links between specialization in the finishing of bulls, mixing, farmers' attitudes towards animals and the production of finishing bulls: a survey on French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 98 (3-4), pp.308-314</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (4), pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653618v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal process in sheep (Ovis aries): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">A note on the consistency and specificity of lambs' responses to a stockperson and to their photograph in an arena test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 120 (3), pp.280-287</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (3-4), pp.308-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669236v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior, physiology, and performance of bulls mixed at the onset of finishing to form uniform body weight groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Appraisal process in sheep (Ovis aries): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toporenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83 (7), pp.1696-1704</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (3), pp.280-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669647v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age of Holstein-Friesian calves on plasma cortisol, acute-phase proteins, immunological function, scrotal measurements and growth in response to Burdizzo castration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Earley</w:t>
+                <w:t xml:space="preserve">Behavior, physiology, and performance of bulls mixed at the onset of finishing to form uniform body weight groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.A. Crowe</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80 (3), pp.377-386</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (7), pp.1696-1704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678989v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Welfare Quality: de l'attente des consommateurs à la mise en place de certifications bien-être en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of age of Holstein-Friesian calves on plasma cortisol, acute-phase proteins, immunological function, scrotal measurements and growth in response to Burdizzo castration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T.L. Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrv Blokhuis</w:t>
+                <w:t xml:space="preserve">Shivani Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronv Geers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mara Miele</w:t>
+                <w:t xml:space="preserve">M.A. Crowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (3), pp.263-267</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (3), pp.377-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682859v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contact and feeding as rewards for the lamb’s affinity to their stockperson</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet Welfare Quality: de l'attente des consommateurs à la mise en place de certifications bien-être en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrv Blokhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronv Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (3), pp.263-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677461v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête auprès des éleveurs/sélectionneurs de Limousines sur les facteurs déterminant la facilité de manipulation de leurs animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Human contact and feeding as rewards for the lamb’s affinity to their stockperson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bovins Limousins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679923v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does repeated regrouping alter the social behaviour of heifers?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+                <w:t xml:space="preserve">Enquête auprès des éleveurs/sélectionneurs de Limousines sur les facteurs déterminant la facilité de manipulation de leurs animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marcantognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Trillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bovins Limousins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2004.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680219v1</w:t>
+                <w:t xml:space="preserve">hal-02679923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des recherches françaises en matière de bien-être animal: organisation et activités du réseau AGRI bien-être animal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does repeated regrouping alter the social behaviour of heifers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kaihilahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (1-2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2004.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672570v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the way to assess emotions in animals: Do lambs (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) evaluate an event through Its suddenness, novelty, or unpredictability?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coordination des recherches françaises en matière de bien-être animal: organisation et activités du réseau AGRI bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (3), pp.239-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004771v1</w:t>
+                <w:t xml:space="preserve">hal-02672570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubicle housing systems for cattle: Comfort of dairy cows depends on cubicle adjustment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the way to assess emotions in animals: Do lambs (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) evaluate an event through Its suddenness, novelty, or unpredictability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118 (4), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.118.4.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679620v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the measure of sympatho-vagal effect in lambs trough autonomic blockades and heart rate variability indexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cubicle housing systems for cattle: Comfort of dairy cows depends on cubicle adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Veterinary Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2 (11), pp.615-619</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (11), pp.3321-3337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674990v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contact with conspecifics and humans on calves' behaviour and stress responses</w:t>
+                <w:t xml:space="preserve">Validation of the measure of sympatho-vagal effect in lambs trough autonomic blockades and heart rate variability indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Raussi</w:t>
+                <w:t xml:space="preserve">G. Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Lensink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pyykkönen</w:t>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12 (2), pp.191-203</w:t>
+              <w:t xml:space="preserve">Journal of Animal and Veterinary Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (11), pp.615-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681956v1</w:t>
+                <w:t xml:space="preserve">hal-02674990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and monitoring animal welfare : transparency in the food product quality chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of contact with conspecifics and humans on calves' behaviour and stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Blokhuis</w:t>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B. Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mara Miele</w:t>
+                <w:t xml:space="preserve">M. Pyykkönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Welfare Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 12, pp.445-455</w:t>
+              <w:t xml:space="preserve">, 2003, 12 (2), pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681660v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockmanship and farm animal welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Measuring and monitoring animal welfare : transparency in the food product quality chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lensink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">R.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Welfare Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 12, pp.479-492</w:t>
+              <w:t xml:space="preserve">, 2003, 12, pp.445-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02669403v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability and reliability of an approach test to determine calves responsiveness to humans : &amp;quot;a brief report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.J. Lensik</w:t>
+                <w:t xml:space="preserve">Stockmanship and farm animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. van Reenen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T.B. Rodenburg</w:t>
+                <w:t xml:space="preserve">J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.479-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02678230v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the measure of sympatho-vagal effect in lambs through autonomic blockades and heart rate variability indexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">Repeatability and reliability of an approach test to determine calves responsiveness to humans : &amp;quot;a brief report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. van Reenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Veterinary Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (4), pp.325-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1591(03)00138-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004774v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleveur et grands herbivores : une relation à entretenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">Validation of the measure of sympatho-vagal effect in lambs through autonomic blockades and heart rate variability indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.101-115</w:t>
+              <w:t xml:space="preserve">Journal of Animal and Veterinary Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (11), pp.615-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681870v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autonomic blockers on heart period variability in calves : Evaluation of the sympatho-vagal balance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Eleveur et grands herbivores : une relation à entretenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Trillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 51 (4), pp.347-353</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676003v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does nutritive and non-nutritive sucking reduce other oral behaviors and stimulate rest in calves?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of autonomic blockers on heart period variability in calves : Evaluation of the sympatho-vagal balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (10), pp.2574-2587</w:t>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (4), pp.347-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670879v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in farm animals : A new approach to animal welfare in applied ethology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60 (2), pp.165-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions in farm animals: a new approach to animal welfare in applied ethology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does nutritive and non-nutritive sucking reduce other oral behaviors and stimulate rest in calves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. de Passille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (10), pp.2574-2587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02004776v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural reactivity affected by chronic stress : An experimental approach in calves submitted to environmental instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Emotions in farm animals: a new approach to animal welfare in applied ethology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (2), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(02)00081-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674577v1</w:t>
+                <w:t xml:space="preserve">hal-02004776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens sociaux chez les ruminants d'élevage : limites et moyens d'action pour favoriser l'intégration de l'animal dans son milieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Calves' responses to repeated social regrouping and relocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. de Passille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. van Reenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (2), pp.79-90</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (10), pp.2580-2593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681468v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">Reactions of calves to handling depend on housing condition and previous experience with humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Florand</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pyykkönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (3), pp.642-652</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70 (3), pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674940v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calves' responses to repeated social regrouping and relocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens sociaux chez les ruminants d'élevage : limites et moyens d'action pour favoriser l'intégration de l'animal dans son milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (10), pp.2580-2593</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (2), pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670875v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of calves to handling depend on housing condition and previous experience with humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Pyykkönen</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Florand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 70 (3), pp.187-199</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (3), pp.642-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672359v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method of assessing welfare in looose housed dairy cows at farm level, focusing on animal observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Capdeville</w:t>
+                <w:t xml:space="preserve">Behavioural reactivity affected by chronic stress : An experimental approach in calves submitted to environmental instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30 (suppl.), pp.62-68</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (suppl.), pp.s175-s185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671211v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The farmers'influence on calves'behaviour, health and production of a veal unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.J. Lensink</w:t>
+                <w:t xml:space="preserve">A method of assessing welfare in looose housed dairy cows at farm level, focusing on animal observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Florand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 72 (1), pp.105-116</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (suppl.), pp.62-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679350v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The farmers'influence on calves'behaviour, health and production of a veal unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Florand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 100, pp.36-37</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72 (1), pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681459v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des animaux d'élevage : Comment peut-on le définir et l'évaluer ?</w:t>
+                <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sarignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31 (205), pp.25-32</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 100, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685085v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between farmers' attitude and behaviour towards calves, and productivity of veals units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Le bien-être des animaux d'élevage : Comment peut-on le définir et l'évaluer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49 (4), pp.313-327</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (205), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690336v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser-based method for measuring thermal nociception of cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between farmers' attitude and behaviour towards calves, and productivity of veals units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. de Passille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (4), pp.289-304</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (4), pp.313-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691551v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing veal calves'reactivity to people by providing additional human contact</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A laser-based method for measuring thermal nociception of cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. de Passille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78 (5), pp.1213-1218</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (4), pp.289-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691838v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing veal calves'reactivity to people by providing additional human contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Lensink</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
+              <w:t xml:space="preserve">, 2000, 78 (5), pp.1213-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691722v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between farmers' attitude and behaviour towards calves, and productivity of veal units</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2000122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00889898v1</w:t>
+                <w:t xml:space="preserve">hal-02691722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité à une stimulation thermique chez les bovins : Validation d'une méthode par rayon laser à infra-rouge et intérêt pour l'étude du stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The relationship between farmers' attitude and behaviour towards calves, and productivity of veal units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joop Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (4), pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695865v1</w:t>
+                <w:t xml:space="preserve">hal-00889898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation animale : biologie, éthique, réglementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réactivité à une stimulation thermique chez les bovins : Validation d'une méthode par rayon laser à infra-rouge et intérêt pour l'étude du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. de Passille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (5), pp.365-375</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (5), pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698304v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d'appréciation du bien-être des animaux d'élevage</w:t>
+                <w:t xml:space="preserve">Expérimentation animale : biologie, éthique, réglementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 12 (2), pp.113-121</w:t>
+              <w:t xml:space="preserve">, 1999, 12 (5), pp.365-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698607v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrenocorticotropic hormone and cortisol in calves after corticotropin-releasing hormone</w:t>
+                <w:t xml:space="preserve">Les méthodes d'appréciation du bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I.E. Leushuis</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77 (8), pp.2047-2053</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (2), pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697839v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnutritive oral activities and stress responses of veal and calves in relation to feeding and housing conditions</w:t>
+                <w:t xml:space="preserve">Adrenocorticotropic hormone and cortisol in calves after corticotropin-releasing hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. van Reenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Leushuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57 (1-2), pp.35-49</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (8), pp.2047-2053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692216v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of social awareness in domestic herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethology is dead ! Long live ethology !</w:t>
+                <w:t xml:space="preserve">Nonnutritive oral activities and stress responses of veal and calves in relation to feeding and housing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ramirez de La Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 36, pp.31-34</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (1-2), pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686056v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing social contacts and objects for nibbling moderates reactivity and oral behaviors in veal calves</w:t>
+                <w:t xml:space="preserve">Ethology is dead ! Long live ethology !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 75, pp.356-365</w:t>
+              <w:t xml:space="preserve">Biology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698244v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l'analyse comportementale dans les études de bien-être : le cas des veaux de boucherie</w:t>
+                <w:t xml:space="preserve">Providing social contacts and objects for nibbling moderates reactivity and oral behaviors in veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (2), pp.103-109</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 75, pp.356-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686060v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence vient aux vaches. Les facultés cognitives des bovins sont gravement sous-estimées</w:t>
+                <w:t xml:space="preserve">Intérêts de l'analyse comportementale dans les études de bien-être : le cas des veaux de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 282, pp.42-44</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (2), pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702398v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rearing in individual crates on subsequent social behaviour of veal calves</w:t>
+                <w:t xml:space="preserve">L'intelligence vient aux vaches. Les facultés cognitives des bovins sont gravement sous-estimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 42, n.p</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 282, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715484v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Rearing in Individual Crates on Subsequent Social-Behavior of Veal Calves</w:t>
+                <w:t xml:space="preserve">The effects of rearing in individual crates on subsequent social behaviour of veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gesmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gesmier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">J.Y. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 41 (3-4), pp.199--210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 42, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01320871v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to suckle from an artificial teat within groups of lambs : influence of a knowledgeable partner</w:t>
+                <w:t xml:space="preserve">The Effects of Rearing in Individual Crates on Subsequent Social-Behavior of Veal Calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Stefanova</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gesmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41 (3-4), pp.199--210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-1591(94)90023-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701013v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational learning in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 35, pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Aubrac heifers exposed to a novel environment alone or in groups of four</w:t>
+                <w:t xml:space="preserve">Learning to suckle from an artificial teat within groups of lambs : influence of a knowledgeable partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stefanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 33, pp.11-15</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 30, pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710000v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in cow-calf attachment after weaning</w:t>
+                <w:t xml:space="preserve">Reactivity of Aubrac heifers exposed to a novel environment alone or in groups of four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 21, pp.95-105</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 33, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700341v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behaviour in domestic beef cattle when yearling calves are left with the cows for the next calving</w:t>
+                <w:t xml:space="preserve">Decrease in cow-calf attachment after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 27 (3), pp.193-200</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 21, pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701954v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of calves during weaning</w:t>
+                <w:t xml:space="preserve">Social behaviour in domestic beef cattle when yearling calves are left with the cows for the next calving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 14, pp.66-87</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 27 (3), pp.193-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722843v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of circadian behaviour to measure adaptation of calves to changes in their environment</w:t>
+                <w:t xml:space="preserve">Adaptability of calves during weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 14, pp.66-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02716717v1</w:t>
+                <w:t xml:space="preserve">hal-02722843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning in calves : its effects on social organization</w:t>
+                <w:t xml:space="preserve">The use of circadian behaviour to measure adaptation of calves to changes in their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 24, pp.43-54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 22, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-1591(89)90075-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722292v1</w:t>
+                <w:t xml:space="preserve">hal-02716717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol responses to physical and pharmacological stimuli in heifers</w:t>
+                <w:t xml:space="preserve">Weaning in calves : its effects on social organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Neindre</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (3A), pp.553-562</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898811v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortisol responses to physical and pharmacological stimuli in heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (3A), pp.553-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719695v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et reactivite chez les bovins : influence de la race</w:t>
+                <w:t xml:space="preserve">Cortisol responses to physical and pharmacological stimuli in heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin SFECA - Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 2 (1), pp.75-78</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (3A), pp.553-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720008v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprentissage et reactivite chez les bovins : influence de la race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin SFECA - Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 2 (1), pp.75-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of mother-young relationships on behavioural reactivity and learning in calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 12, pp.222-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22241,610 +22371,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Alternatives for dehorning in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Winding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179, pp.1-102, 2015, Livestock Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAFL 2014 : Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers, 269 p., 2014, 978-90-8686-247-4 978-90-8686-798-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-798-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving farm animal welfare science and society working together: the welfare quality approach Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers, pp.13-17, 2013, 978-90-8686-770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving farm animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7 978-90-8686-216-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing animals - Animal Welfare, special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22865,1043 +22995,1043 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Spoolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universities Federation for Animal Welfare, 20, 117 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Erin Stakeholder conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdzisław Smorag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Research Institute of Animal Production, 94 p, 2010, 978-83-7607-007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant physiology. Digestion, metabolism, and effects of nutrition on reproduction and welfare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Welfare Quality®. Assessment protocol for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiks-van Niekerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Keeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ASG Wageningen University and Research Centre, 114 p., 2009, 978-90-78240-06-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-683-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02823762v1</w:t>
+                <w:t xml:space="preserve">hal-02822970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare Quality®. Assessment protocol for poultry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Fiks-van Niekerk</w:t>
+                <w:t xml:space="preserve">Ruminant physiology. Digestion, metabolism, and effects of nutrition on reproduction and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wageningen Academic Publishers, 864 p., 2009, 978-90-8686-119-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-683-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Keeling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02822970v1</w:t>
+                <w:t xml:space="preserve">hal-02823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Quality® assessment protocol for pigs (sows and piglets, growing and finishing pigs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Keeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Welfare Quality® Consortium, 122 p, 2009, 978-90-78240-05-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Quality® assessment protocol for cattle (fattening cattle, dairy cows, veal calves)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosse Algers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees van Reenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Welfare Quality® consortium, 182 p, 2009, 978-90-78240-04-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal</w:t>
+                <w:t xml:space="preserve">Stress and welfare in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Editions Quae, 20 (1), 100 p., 2007, Productions Animales</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physiology and Behaviour, Special section, 92, 247 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824358v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and welfare in farm animals</w:t>
+                <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Physiology and Behaviour, Special section, 92, 247 p., 2007</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 20 (1), 100 p., 2007, Productions Animales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264919v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le veau de boucherie : concilier bien-être animal et production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA Editions, 224 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du naisseur à l'engraisseur : origine, performances et bien-être des jeunes bovins des troupeaux allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être du veau en élevage intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23911,3953 +24041,3953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Animal Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.22-34, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003182351-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of eating duration using an automatic feeding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines to apply for ethical approval of animal experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Langbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A checklist to validate sensor output for the recording of cattle behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Reenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing effective welfare measures for cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the behaviour and improving the welfare of dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, burleigh dodds, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2020.0084.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sghaier Chriki; Marie-Pierre Ellies-Oury; Jean-François Hocquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions France Agricole, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in experiments on live cattle: a pragmatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Herskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lying, standing, and eating behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ternman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol-Anne Duthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lameness detection and scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Haladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : attentes, indicateurs, et pistes d’amélioration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2020, 978-2855577296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safeguarding farm animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUSTAINABILITY CERTIFICATION SCHEMES IN THE AGRICULTURAL AND NATURAL RESOURCE SECTORS: OUTCOMES FOR SOCIETY AND THE ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780203701737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of welfare measures and protocols for the collection of data on farms or at slaughter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving farm animal welfare : Science and society working together : the welfare quality approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 232 p., 2013, 978-90-8686-770-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Welfare Quality(R) vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall of animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of data collected on farms or at slaughter to generate an overall assessment of animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving farm animal welfare: science and society working together: the welfare quality approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.28, 2013, 978-90-8686-770-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and implementation of Welfare Quality (R) assessment systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving Farm Animal Welfare: Science and Society Working Together: the Welfare Quality Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2013, 978-90-8686-770-7</w:t>
+              <w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811483v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Relevance and implementation of Welfare Quality (R) assessment systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving Farm Animal Welfare : Science and Society Working together : the Welfare Quality Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7</w:t>
+              <w:t xml:space="preserve">Improving Farm Animal Welfare: Science and Society Working Together: the Welfare Quality Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2013, 978-90-8686-770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805398v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and improving farm animal welfare: the way forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Blokhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving farm animal welfare : Science and society working together: the Welfare quality approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 232 p., 2013, 978-90-8686-770-7 978-90-8686-216-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-770-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the impact of housing on dairy cow behaviour, health and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne Beerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Waiblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lidfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock housing: modern management to ensure optimal health and welfare of farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2013, 978-90-8686-771-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-771-4_02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : Peut-on objectiver la subjectivité de l'animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le comportement animal. Contribution à une critique du réductionnisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.416, 2010, Natures Sociales, 978-2-7592-0400-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring animal welfare: difficulties and Welfare Quality® solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Overview of the Development of the Welfare Quality® Project Assessment Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 12, Cardiff University, 2010, Welfare Quality Reports</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du bien-être des animaux en captivité ou en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie appliquée. Comportements animaux et humains, questions de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0191-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des émotions chez l'animal: un exemple de réciprocité entre la psychologie cognitive et l'éthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2007, Neurosciences et Cognition, 978-2-8041-5375-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection animale: applications aux ruminants d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding and mastication behaviour in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manipulations et interventions sur les bovins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Feeding in domestic vertebrates: from structure to behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI Publishing, 2006, 978-1-84593-063-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781845930639.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813948v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding and mastication behaviour in ruminants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La protection animale: applications aux ruminants d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feeding in domestic vertebrates: from structure to behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manipulations et interventions sur les bovins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, 2006, 2-84444-478-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824692v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentation solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le veau de boucherie : concilier bien-être animal et production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un veau de boucherie ? Qu'est-ce que le bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lensik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le veau de boucherie : concilier bien-être animal et production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance de l'éleveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le veau de boucherie : Concilier bien-être animal et production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2003, 2-7380-1053-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportementaliste et l'expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthologie appliquée aujourd'hui. Bien-être, élevage et expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED, 2003, 2-7237-0023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'éthologie appliquée doit-elle s'intéresser aux états mentaux des animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthologie appliquée aujourd'hui. Bien-être, élevages et expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED, 2003, 2-7237-0023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'éthologie appliquée doit-elle s'intéresser aux états mentaux des animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Baudoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthologie appliquée aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, Editions ED, pp.33-44, 2003, Bien-être, élevages et expérimentation, 2-7237-0023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social behaviour of cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social behaviour in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du contexte social sur le comportement des animaux en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et l'animal : Un débat de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1999, Un Point sur.. - INRA, 2-7380-0858-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche indirecte du bien-être animal : Les représentations du veau et du chien chez des citadins, des ruraux et des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chambres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et l'animal : Un débat de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1999, Un Point sur.. - INRA, 2-7380-0858-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage : une demande sociale forte qui pèse sur l'économie des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter 1999. Economie et stratégies agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 1998, Déméter, 2-200-21913-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être, comportement et psychologie des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours "Expérimentation animale", niveau II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early environment on behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farm animals and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId715"/>
+      <w:footerReference w:type="default" r:id="rId718"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27925,51 +28055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28ADACAC"/>
+    <w:nsid w:val="D59D6D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28156,51 +28286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-veissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-5395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033319413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.welfarequality.net/network" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eu-plf.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartcow.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurcaw-ruminants-equines.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44363-025-00017-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103956" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol87-art02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schenkenfelder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100885" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bacher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100568" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639743v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calmels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Lokhorst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101779" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11853" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miele" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.26.3.311" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Spoolder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rushen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002682" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Gottardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brscic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Contiero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irrgang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Windig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogveld" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLMRKX3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miele" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14330" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647729v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Care" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Widowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2010.11.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFWTKRS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646511v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. L. Ting" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Earley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gupta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Crowe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.11.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJXKL67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Spoolder" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Jauhiainen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saastamoinen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Siivonen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hepola" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001928" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660219v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T.L. Ting" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHVMQLGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064702.2010.523480" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660909v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mazurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prendiville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crowe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-6-55" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Niskanen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#228;nninen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NW3M03-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653590v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000959" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666393v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.012" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTZ7LT8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2008.10.025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZJ96D0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20254" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLKZRNJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001948" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Forkman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2004.09.011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcantognini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulesteix" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brul&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662008v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Manteuffel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry Spruijt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.05.012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02D6MXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656407v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Pursiainen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Ikkel&#228;j&#228;rvi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064700701867961" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656219v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.09.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F50H6NFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653409v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Johan Lensink" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.11.021" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653618v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669236v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669647v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678989v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.L. Ting" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Gupta" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Crowe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682859v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrv Blokhuis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronv Geers" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jones" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677461v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.02.007" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679923v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680219v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.12.001" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679620v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674990v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681956v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681660v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Blokhuis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Jones" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669403v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lensink" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678230v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensik" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(03)00138-2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MPLCVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681870v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676003v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670879v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675429v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674577v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672359v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671211v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679350v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681459v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685085v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarignac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690336v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691551v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colwell" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691838v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889898v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000122" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695865v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698607v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692216v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez de La Fe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686056v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698244v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686060v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702398v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gesmier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320871v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gesmier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(94)90023-X" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C64CCDR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701013v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanova" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700043v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710000v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700341v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701954v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722843v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716717v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(89)90075-0" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4CF59C5B733F50C7A9B0FAC1E55EF5FE609BA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722292v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898811v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Neindre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719695v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720008v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716718v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221920v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Winding" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/18711413/179" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799109v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805906v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811461v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577478v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813540v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzis&#322;aw Smorag" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822161v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Keeling" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosse Algers" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264919v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834174v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850322v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790567v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003182351-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156407v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Knierim" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0084.05" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137844v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Duthie" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185464v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203701737" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809178v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7_6" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808653v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811483v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805398v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811459v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810649v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. C. Phillips" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Waiblinger" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lidfors" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-771-4_02" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815870v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1057-penser-le-comportement-animal.html" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824376v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813948v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832447v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833847v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831123v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829228v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830561v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827149v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840267v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836740v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416816v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843814v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844637v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-veissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-5395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033319413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.welfarequality.net/network" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eu-plf.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smartcow.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurcaw-ruminants-equines.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8323" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44363-025-00017-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesimple" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constancis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7491" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol87-art02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schenkenfelder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100885" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.5584" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100568" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100536" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calmels" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000695" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E.C Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.104921" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135499v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Buller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Lokhorst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101779" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627571v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Laer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel P. H. Moons" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1468-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11853" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miele" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.26.3.311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Spoolder" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rushen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002682" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634063v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Gottardo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brscic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Contiero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irrgang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Windig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogveld" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLMRKX3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miele" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14330" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647729v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Care" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Widowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0043" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klint Jensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sandoe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2010.11.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFWTKRS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646511v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. L. Ting" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Earley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gupta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Crowe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.11.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SJXKL67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648137v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Evans" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bock" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Spoolder" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Raussi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Jauhiainen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saastamoinen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Siivonen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hepola" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001928" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064702.2010.523480" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660909v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mazurek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prendiville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crowe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-6-55" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653201v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T.L. Ting" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHVMQLGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Niskanen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#228;nninen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NW3M03-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659189v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653590v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000959" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666393v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTZ7LT8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662949v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2008.10.025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZJ96D0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661806v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1020" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20254" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLKZRNJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665388v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Butterworth" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656473v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Forkman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665114v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001948" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654985v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654153v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.008" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659977v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.M. Bracke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterworth" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000547" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcantognini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulesteix" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brul&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170479v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Bracke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Butterworth" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bonde" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bracke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000535" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657225v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2004.09.011" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663814v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coutellier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.05.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB3MKT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662008v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Manteuffel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry Spruijt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.05.012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02D6MXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665850v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B.M. Bracke" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Kelling" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660735v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonde" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656407v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Pursiainen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Ikkel&#228;j&#228;rvi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064700701867961" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656219v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.09.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F50H6NFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653409v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Johan Lensink" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.11.021" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890068v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653415v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.06.015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655781v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657768v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8461567x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kaihilahtia" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656422v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653618v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669236v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669647v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678989v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.L. Ting" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Gupta" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Crowe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682859v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrv Blokhuis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronv Geers" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jones" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677461v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.02.007" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679923v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.12.001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679620v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674990v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681956v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raussi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681660v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Blokhuis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Jones" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geers" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669403v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lensink" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678230v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensik" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Reenen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(03)00138-2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MPLCVJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681870v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676003v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675429v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670879v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670875v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672359v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674577v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671211v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679350v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681459v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685085v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarignac" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690336v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691551v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colwell" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691838v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889898v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000122" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695865v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698304v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698607v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697839v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Leushuis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692216v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ramirez de La Fe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686056v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698244v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686060v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702398v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715484v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gesmier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320871v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gesmier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(94)90023-X" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C64CCDR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700043v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701013v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710000v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700341v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701954v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722843v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716717v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(89)90075-0" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4CF59C5B733F50C7A9B0FAC1E55EF5FE609BA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722292v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898811v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Neindre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719695v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720008v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716718v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221920v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Winding" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/18711413/179" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799109v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-798-1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805906v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811461v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577478v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzis&#322;aw Smorag" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822970v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiks-van Niekerk" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keeling" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823762v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-683-0" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822161v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dalmau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Keeling" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821857v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winckler" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosse Algers" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Reenen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264919v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834174v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828594v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850322v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790567v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003182351-4" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790592v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ternman" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Terr&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb023" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790586v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Kennedy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rutherford" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb024" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137819v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb014" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156407v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Knierim" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0084.05" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137788v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137844v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Duthie" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185464v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203701737" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809178v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.3920/978-90-8686-770-7" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-770-7_6" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808653v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809097v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811477v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805398v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811483v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811459v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810649v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. C. Phillips" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Waiblinger" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lidfors" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-771-4_02" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815870v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1057-penser-le-comportement-animal.html" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820251v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824376v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824692v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845930639.0241" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813948v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832447v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833847v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831123v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829228v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830561v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827149v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840267v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836740v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416816v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843814v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844637v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>