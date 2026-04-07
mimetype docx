--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -725,320 +725,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Giller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2025, Innsbruck, Austria. pp.339</w:t>
@@ -2052,64 +2052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
@@ -2151,51 +2151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche innovante de conservation de la biodiversité microbienne au service de la production de fromage Salers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2371,64 +2371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GERLE : de la tradition à la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2671,277 +2671,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827115v1</w:t>
+                <w:t xml:space="preserve">hal-04821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821270v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
               </w:r>
@@ -2953,64 +2953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
@@ -3190,51 +3190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which methodology to study the effect of farming practices on cheese sensory properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,64 +3328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3440,64 +3440,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une maîtrise de la qualité sanitaire du lait cru qui débute dès la gestion des surfaces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,295 +3578,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+                <w:t xml:space="preserve">hal-05391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Bouton</w:t>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391519v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
               </w:r>
@@ -3986,64 +3986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Live Yeast Supplementation Influence on Cow’s Milk, Teat and Bedding Microbiota in a Grass-Diet Dairy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerle, ses bienfaits révélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">profession Fromager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4189,64 +4189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fromage, c'est la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,64 +4284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lours" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chazal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lours" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chazal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>