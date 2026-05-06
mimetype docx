--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -725,320 +725,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary live yeast supplementation to dairy cows does not affect milk microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Giller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2025, Innsbruck, Austria. pp.339</w:t>
@@ -2052,64 +2052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
@@ -2151,51 +2151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche innovante de conservation de la biodiversité microbienne au service de la production de fromage Salers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2371,64 +2371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GERLE : de la tradition à la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2671,277 +2671,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Berard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821270v1</w:t>
+                <w:t xml:space="preserve">hal-04827115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Les flux microbiens au cœur de la transition agroécologique des systèmes laitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Bacterial and botanical diversity of the pasture influence the raw milk cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827115v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
               </w:r>
@@ -2953,64 +2953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
@@ -3190,51 +3190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which methodology to study the effect of farming practices on cheese sensory properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Manzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,64 +3328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3440,64 +3440,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une maîtrise de la qualité sanitaire du lait cru qui débute dès la gestion des surfaces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,295 +3578,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvette Bouton</w:t>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391519v1</w:t>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
               </w:r>
@@ -3986,64 +3986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Live Yeast Supplementation Influence on Cow’s Milk, Teat and Bedding Microbiota in a Grass-Diet Dairy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerle, ses bienfaits révélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">profession Fromager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,256 +4183,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fromage, c'est la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Union du Cantal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.262 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910386v1</w:t>
+                <w:t xml:space="preserve">hal-03872859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Milking Treatment on Microbial Diversity on the Cow Teat Skin and in Milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le fromage, c'est la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Union du Cantal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/dairy3020021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872859v1</w:t>
+                <w:t xml:space="preserve">hal-04910386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lours" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chazal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Manzocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Giller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neumeister" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lours" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chazal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dairy3020021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>