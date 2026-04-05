--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,3552 +66,3686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deltaviruses spread through a viral Trojan Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.S0092-8674(26)00165-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2026.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Junior Eloiflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65713-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ability of SAMHD1-deficient monocytes to trigger the Type I IFN response depends on cGAS and mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Rabinowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Luchsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (8), pp.110430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary restriction induces a sexually dimorphic type I interferon response in mice with gene-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan J Harney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cielesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia E Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney Viengkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.112559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA damage repair kinase DNA‐PK and cGAS synergize to induce cancer‐related inflammation in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.e111961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2022111961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unexpected role of the STING protein in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.29 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing the cooperation between DNA‐PK and cGAS in cancer therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202300045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplexed targeted analysis of polyunsaturated fatty acids and oxylipins using liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Turtoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STING orchestrates the crosstalk between polyunsaturated fatty acid metabolism and inflammatory responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.125-139.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2021.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative pathways driven by STING: From innate immunity to lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Olagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2022.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocol to induce and assess cGAS-STING pathway activation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.101384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of STING in the pancreatic tumor microenvironment: a novel therapeutic opportunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Turtoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 538, pp.215694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2022.215694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleic Acid Immunity and DNA Damage Response: New Friends and Old Foes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.660560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.660560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380383v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Models for the Study of Nucleic Acid Immunity: Novel Tools and New Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Vlachakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (20), pp.5529-5543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A muscle-specific UBE2O/AMPKα2 axis promotes insulin resistance and metabolic syndrome in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Kyung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rebecca Setijono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyejin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (13), pp.e128269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.128269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PTEN self-regulates through USP11 via the PI3K-FOXO pathway to stabilize tumor suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Kyung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiya Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rebecca Setijono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08481-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A UBE2O-AMPKα2 Axis that Promotes Tumor Initiation and Progression Offers Opportunities for Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goeun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiya Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyejin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2017.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new duet in cancer biology: AMPK the typical and UBE2O the atypical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Jung Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Sup Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.e1304846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2017.1304846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term PGC1β overexpression leads to apoptosis, autophagy and muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danesh Sopariwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neah Likhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megha Sheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10238-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercise-like effects by Estrogen-related receptor-gamma in muscle do not prevent insulin resistance in db/db mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danesh Sopariwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.26442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defective Natriuretic Peptide Receptor Signaling in Skeletal Muscle Links Obesity to Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (12), pp.4033-4045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db15-0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune cell Toll-like receptor 4 mediates the development of obesity- and endotoxemia-associated adipose tissue fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1116-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00991860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial inhibition of adipose tissue lipolysis improves glucose metabolism and insulin sensitivity without alteration of fat mass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Mejhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.e1001485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-fat diet-mediated lipotoxicity and insulin resistance is related to impaired lipase expression in mouse skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (4), pp.1444-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-2029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of lipid metabolism is a primordial function of STING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-PK controls cyclic dinucleotide-associated type I Interferon responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of polyunsaturated fatty acids desaturation by Sting regulates inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381267v1</w:t>
-              </w:r>
-[...3005 lines deleted...]
-                <w:t xml:space="preserve">inserm-00841051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3758,51 +3892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chemarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Reinert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Rabinowitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luchsinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111961" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J Harney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cielesh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia E Roberts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Viengkhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Turtoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.12.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2022.08.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380383v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.660560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.08.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Kyung Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Yao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rebecca Setijono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hwan Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08481-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04793048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jung Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sup Song" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2017.1304846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeun Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2017.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Sopariwala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neah Likhite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sheth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10238-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Lorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seigneuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2026.01.037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Rabinowitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luchsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cielesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia E Roberts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Viengkhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111961" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Turtoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2022.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380383v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.660560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.08.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04793048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Kyung Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rebecca Setijono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Yao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hwan Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08481-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeun Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2017.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jung Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sup Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2017.1304846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Sopariwala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neah Likhite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sheth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10238-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Lorca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26442" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chemarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Reinert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>