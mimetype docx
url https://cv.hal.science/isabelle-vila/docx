--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.S0092-8674(26)00165-0. </w:t>
+              <w:t xml:space="preserve">, 2026, 189 (9), pp.2748-2761.e17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2026.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -502,645 +502,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary restriction induces a sexually dimorphic type I interferon response in mice with gene-environment interactions</w:t>
+                <w:t xml:space="preserve">The unexpected role of the STING protein in lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan J Harney</w:t>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Cielesh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112559⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.29 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241406v1</w:t>
+                <w:t xml:space="preserve">hal-04241169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage repair kinase DNA‐PK and cGAS synergize to induce cancer‐related inflammation in glioblastoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Harnessing the cooperation between DNA‐PK and cGAS in cancer therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2022111961⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202300045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03923380v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected role of the STING protein in lipid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multiplexed targeted analysis of polyunsaturated fatty acids and oxylipins using liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Turtoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.110⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04241169v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the cooperation between DNA‐PK and cGAS in cancer therapies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dietary restriction induces a sexually dimorphic type I interferon response in mice with gene-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan J Harney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cielesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia E Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney Viengkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202300045⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.112559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04125754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed targeted analysis of polyunsaturated fatty acids and oxylipins using liquid chromatography-tandem mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jeudy</w:t>
+                <w:t xml:space="preserve">DNA damage repair kinase DNA‐PK and cGAS synergize to induce cancer‐related inflammation in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Valette</w:t>
+                <w:t xml:space="preserve">Johanna Marines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Enjalbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+                <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.102226. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.e111961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2022111961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04241222v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STING orchestrates the crosstalk between polyunsaturated fatty acid metabolism and inflammatory responses</w:t>
               </w:r>
@@ -1165,64 +1165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.125-139.e8. </w:t>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Olagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Laguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,77 +1533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Turtoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Laguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 538, pp.215694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1637,77 +1637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic Acid Immunity and DNA Damage Response: New Friends and Old Foes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,90 +1771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Models for the Study of Nucleic Acid Immunity: Novel Tools and New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Vlachakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific UBE2O/AMPKα2 axis promotes insulin resistance and metabolic syndrome in obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Kyung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune cell Toll-like receptor 4 mediates the development of obesity- and endotoxemia-associated adipose tissue fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,336 +3241,336 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lipid metabolism is a primordial function of STING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Re</w:t>
+                <w:t xml:space="preserve">Moritz Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Chemarin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488459v1</w:t>
+                <w:t xml:space="preserve">hal-04935185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of lipid metabolism is a primordial function of STING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Schussler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04935185v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-PK controls cyclic dinucleotide-associated type I Interferon responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle K Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Taffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seigneuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2026.01.037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Rabinowitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luchsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cielesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia E Roberts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Viengkhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111961" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Turtoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2022.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380383v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.660560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.08.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04793048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Kyung Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rebecca Setijono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Yao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hwan Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08481-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeun Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2017.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jung Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sup Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2017.1304846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Sopariwala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neah Likhite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sheth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10238-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Lorca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26442" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chemarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Reinert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seigneuret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2026.01.037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Rabinowitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luchsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Turtoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102226" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J Harney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cielesh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia E Roberts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Viengkhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111961" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2022.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380383v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.660560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.08.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04793048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Kyung Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rebecca Setijono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Yao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hwan Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08481-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeun Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2017.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jung Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sup Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2017.1304846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Sopariwala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neah Likhite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sheth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10238-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Lorca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26442" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chemarin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Reinert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>