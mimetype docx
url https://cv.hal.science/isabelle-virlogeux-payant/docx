--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -234,965 +234,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Salmonella adaptation in response to phage treatment in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorna Agapé</w:t>
+                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Drumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Nicolas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01589-7⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205727v1</w:t>
+                <w:t xml:space="preserve">hal-05004820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a saturated transposon mutant library of Salmonella enterica serovar Enteritidis LA5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+                <w:t xml:space="preserve">Characterization of Salmonella adaptation in response to phage treatment in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Agapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jouan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Naquin</w:t>
+                <w:t xml:space="preserve">Marianne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01319-24⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01589-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151283v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of a saturated transposon mutant library of Salmonella enterica serovar Enteritidis LA5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Kubasova</w:t>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.e0131924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.01319-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004820v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Comparisons Revealed Functional Patterns in Interaction between Salmonella enterica and Plants</w:t>
+                <w:t xml:space="preserve">From intestine to beyond: Salmonella entry factors display distinct transcription pattern upon infection in murine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Han</w:t>
+                <w:t xml:space="preserve">Michaël Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhar A Zarkani</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongming Duan</w:t>
+                <w:t xml:space="preserve">Marie Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Grimm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+                <w:t xml:space="preserve">Justine Deperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D Clamagirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13030414⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.230312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492266v1</w:t>
+                <w:t xml:space="preserve">hal-04486056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intestine to beyond: Salmonella entry factors display distinct transcription pattern upon infection in murine models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidirectional Comparisons Revealed Functional Patterns in Interaction between Salmonella enterica and Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Min Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morillon</w:t>
+                <w:t xml:space="preserve">Azhar A Zarkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Deperne</w:t>
+                <w:t xml:space="preserve">Yongming Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille D Clamagirand</w:t>
+                <w:t xml:space="preserve">Maja Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.230312. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.230312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13030414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486056v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel method to recover Salmonella enterica cells for Tn-Seq approaches from lettuce leaves and agricultural environments using combination of sonication, filtration, and dialysis membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Han</w:t>
+                <w:t xml:space="preserve">Construction and characterization of a saturated Tn-seq library of Salmonella Typhimurium ATCC 14028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Schierstaedt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106724⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.e0036523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00365-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167888v1</w:t>
+                <w:t xml:space="preserve">hal-04232548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterization of a saturated Tn-seq library of Salmonella Typhimurium ATCC 14028</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Novel method to recover Salmonella enterica cells for Tn-Seq approaches from lettuce leaves and agricultural environments using combination of sonication, filtration, and dialysis membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Schierstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongming Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.e0036523. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.106724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00365-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232548v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t>
               </w:r>
@@ -1306,498 +1306,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine AML12 hepatocytes allow Salmonella Typhimurium T3SS1-independent invasion and intracellular fate</w:t>
+                <w:t xml:space="preserve">Investigation of the invasion mechanism mediated by the outer membrane protein PagN of Salmonella Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barilleau</w:t>
+                <w:t xml:space="preserve">Mégane Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie M. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Georgeault</w:t>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02054-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02187-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465130v1</w:t>
+                <w:t xml:space="preserve">hal-03234143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the invasion mechanism mediated by the outer membrane protein PagN of Salmonella Typhimurium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large panel of chicken cells are invaded in vivo by Salmonella Typhimurium even when depleted of all known invasion factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Védrine</w:t>
+                <w:t xml:space="preserve">Sylvie M Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02187-1⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.210117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234143v1</w:t>
+                <w:t xml:space="preserve">hal-03441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large panel of chicken cells are invaded in vivo by Salmonella Typhimurium even when depleted of all known invasion factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie M Roche</w:t>
+                <w:t xml:space="preserve">Murine AML12 hepatocytes allow Salmonella Typhimurium T3SS1-independent invasion and intracellular fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Sylvie M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Rossignol</w:t>
+                <w:t xml:space="preserve">S. Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), 15 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.210117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02054-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441032v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasin and complement-resistance protein Rck of Salmonella is more widely distributed than previously expected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Kubasová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.1611-1630. </w:t>
@@ -2276,77 +2276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, 11 p. </w:t>
@@ -2410,64 +2410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,77 +2652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella Typhimurium Invalidated for the Three Currently Known Invasion Factors Keeps Its Ability to Invade Several Cell Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,64 +2799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated view on the Rck invasin of Salmonella: Still much to discover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3196,64 +3196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; with animals and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,441 +3307,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct regulation of the [i]pefI-srgC[/i] operon encoding the Rck invasin by the quorum-sensing regulator SdiA in [i]Salmonella[/i] Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Schikora</w:t>
+                <w:t xml:space="preserve">Genaro A. Hurtado-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Nolwenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (2), pp.254 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197624v1</w:t>
+                <w:t xml:space="preserve">hal-01130535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL28 involvement in mucosal tissues protection as a chemokine and as an antibacterial peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.286-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct regulation of the [i]pefI-srgC[/i] operon encoding the Rck invasin by the quorum-sensing regulator SdiA in [i]Salmonella[/i] Typhimurium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Amélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genaro A. Hurtado-Escobar</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Guichard</w:t>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94 (2), pp.254 - 271. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.657 - 674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130535v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmonella effector protein SpvC, a phosphothreonine lyase is functional in plant cells.</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casandra Hernàndez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidele N Akum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-13. </w:t>
@@ -3861,77 +3861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering why Salmonella Gallinarum is less invasive in vitro than Salmonella Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunihiko Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,1151 +4119,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Persistence of Salmonella enterica Serotype Senftenberg Strains Could Explain the Emergence of this Serotype in Poultry Flocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplicity of Salmonella entry mechanisms, a new paradigm for Salmonella pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035782⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.243-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01117662v1</w:t>
+                <w:t xml:space="preserve">hal-02649149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : des recherches pour élaborer des stratégies de lutte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Gendrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/a2ws-aq47⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (9), pp.2387-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653128v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Invasive Salmonella enterica subsp. enterica Serotype Enteritidis Strain LA5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Rossignol</w:t>
+                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : des recherches pour élaborer des stratégies de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00256-12⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/a2ws-aq47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044203v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the roles of BamB and its interaction with BamA in outer membrane biogenesis, T3SS expression and virulence in Salmonella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of Persistence of Salmonella enterica Serotype Senftenberg Strains Could Explain the Emergence of this Serotype in Poultry Flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boumart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatémeh Namdari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Fardini</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e46050. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046050⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651514v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01117662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Deciphering the roles of BamB and its interaction with BamA in outer membrane biogenesis, T3SS expression and virulence in Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatémeh Namdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e46050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643377v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity of Salmonella entry mechanisms, a new paradigm for Salmonella pathogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+                <w:t xml:space="preserve">Genome sequence of the persistent Salmonella enterica subsp enterica Serotype Senftenberg Strain SS209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boumart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zineb Boumart</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (3), pp.243-258. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (9), pp.2385-2386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00255-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649149v1</w:t>
+                <w:t xml:space="preserve">hal-02643377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of Salmonella infection mechanisms in plants and animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Two-component system RgfA/C activates the fbsB gene encoding major fibrinogen-binding protein in highly virulent CC17 clone group B Streptococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Al Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mereghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazem Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theodora Nilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024112⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e14658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648976v1</w:t>
+                <w:t xml:space="preserve">hal-02644203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component system RgfA/C activates the fbsB gene encoding major fibrinogen-binding protein in highly virulent CC17 clone group B Streptococcus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Al Safadi</w:t>
+                <w:t xml:space="preserve">Conservation of Salmonella infection mechanisms in plants and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mereghetti</w:t>
+                <w:t xml:space="preserve">Edouardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazem Salloum</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Theodora Nilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.e14658. </w:t>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644203v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of type III secretion system (T3SS)-1-independent entry mechanisms used by Salmonella Enteritidis to invade different cell types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,64 +5327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rck of Salmonella enterica, subspecies enterica serovar Enteritidis, mediates Zipper-like internalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,498 +5455,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
+                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berardo de Jesus Rodriguez</w:t>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Benoît Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.4. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376048v1</w:t>
+                <w:t xml:space="preserve">hal-00903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the role of the BAM complex and SurA chaperone in outer-membrane protein biogenesis and type III secretion system expression in Salmonella</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Souchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Berardo de Jesus Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.025155-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660389v1</w:t>
+                <w:t xml:space="preserve">hal-00376048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Melo</w:t>
+                <w:t xml:space="preserve">Investigation of the role of the BAM complex and SurA chaperone in outer-membrane protein biogenesis and type III secretion system expression in Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Levast</w:t>
+                <w:t xml:space="preserve">Charlene Souchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155, pp.1613-1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.025155-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903086v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TolC, but not AcrB, is involved in the invasiveness of multidrug-resistant Salmonella enterica serovar Typhimurium by increasing type III secretion system-1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6022,64 +6022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du portage des salmonelles chez les animaux de rente : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The YfgL lipoprotein is essential for type III secretion system expression and virulence of Salmonella enterica serovar enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (1), pp.358-370. </w:t>
@@ -6266,338 +6266,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific substitutions in virulence genes characterizing phenotypic groups of low-virulence field strains of Listeria monocytogenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise excision and secondary transposition of TnphoA in non-motile mutants of a Salmonella enterica serovar Enteritidis clinical isolate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gracieux</w:t>
+                <w:t xml:space="preserve">Maïté Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (10), pp.6039-6048. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 245 (2), pp.263-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6039-6048.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680251v1</w:t>
+                <w:t xml:space="preserve">hal-02682023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise excision and secondary transposition of TnphoA in non-motile mutants of a Salmonella enterica serovar Enteritidis clinical isolate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of specific substitutions in virulence genes characterizing phenotypic groups of low-virulence field strains of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Amy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">P. Gracieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 245 (2), pp.263-269. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (10), pp.6039-6048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6039-6048.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682023v1</w:t>
+                <w:t xml:space="preserve">hal-02680251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de la région génomique xseA-his-S commune à l'espèce Salmonella enterica subsp. Enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new Salmonella enterica serovar Enteritidis locus involved in cell invasion and in the colonisation of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Senocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 155 (7), pp.543-552. </w:t>
@@ -6811,103 +6811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low persistence of a large-plasmid-cured variant of Salmonella enteritidis in ceca of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (1), pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listéria et risques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Zundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,333 +7051,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vi antigen of Salmonella typhi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the rcsA and rcsB genes from Salmonella typhi: rcsB through tviA is involved in regulation of Vi antigen synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Yvan Popoff</w:t>
+                <w:t xml:space="preserve">Isabelle Virlogeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Waxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ecobichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade O. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Y. Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Pasteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-2452(97)86018-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 178 (6), pp.1691-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.178.6.1691-1698.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699111v1</w:t>
+                <w:t xml:space="preserve">hal-02691493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the rcsA and rcsB genes from Salmonella typhi: rcsB through tviA is involved in regulation of Vi antigen synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ecobichon</w:t>
+                <w:t xml:space="preserve">The Vi antigen of Salmonella typhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade O. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Y. Popoff</w:t>
+                <w:t xml:space="preserve">Michel Yvan Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94 (3), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-2452(97)86018-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.178.6.1691-1698.1996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02691493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the viaB locus in synthesis, transport and expression of Salmonella typhi Vi antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Waxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ecobichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Y. Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 141 (12), pp.3039-3047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7411,51 +7411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of six open reading frames in the Salmonella enterica subsp. enterica ser. Typhi viaB locus involved in Vi antigen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Waxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,77 +7560,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of avian intestinal mucosa interaction with commensal and pathogenic bacteria: present and future investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,64 +7724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7800,682 +7800,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Salmonella subcellular niches in a murine model of gastroenteritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Development of an avian enteroid model to study host-bacteria relationship under physioxical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre, Oct 2024, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique" - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Thématique Agro du GDR CNRS Organoïdes N° 2102, Nov 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740046v1</w:t>
+                <w:t xml:space="preserve">hal-05163586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oligo-Consortium as Starter Microbiota in Chicks Against Salmonella: Who's Doing What?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Subcellular localization of Salmonella in caecal epithelial and immune cells in a mouse model of gastroenteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE du réseau HOLO-AE : Holobionte des animaux d’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Metaprogramme Holoflux, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PhDday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE, Oct 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163457v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of Salmonella in caecal epithelial and immune cells in a mouse model of gastroenteritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sausset</w:t>
+                <w:t xml:space="preserve">Role of mucin sialylation in Salmonella colonization of the chicken gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Chouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhDday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE, Oct 2024, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155977v1</w:t>
+                <w:t xml:space="preserve">hal-05156068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mucin sialylation in Salmonella colonization of the chicken gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Exploring Salmonella subcellular niches in a murine model of gastroenteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">36e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre, Oct 2024, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156068v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an avian enteroid model to study host-bacteria relationship under physioxical conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">An Oligo-Consortium as Starter Microbiota in Chicks Against Salmonella: Who's Doing What?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique" - 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Thématique Agro du GDR CNRS Organoïdes N° 2102, Nov 2024, Rennes (Campus de Beaulieu), France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE du réseau HOLO-AE : Holobionte des animaux d’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Metaprogramme Holoflux, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163586v2</w:t>
+                <w:t xml:space="preserve">hal-05163457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des mécanismes d’entrée et hyper-réplication cytosolique de Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée Unité Virologie et Immunologie Moléculaires, INRAE Jouy en Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8494,316 +8494,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PSAT : Proposition de contribution à la Filière Insectes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bioconversion des déchets par les BSF : quel risque microbiologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Filière Insectes en Région Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée INRAE/IRBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124295v1</w:t>
+                <w:t xml:space="preserve">hal-04188485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconversion des déchets par les BSF : quel risque microbiologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La BSF : un risque microbiologique pour l’alimentation ou une opportunité pour décontaminer les déchets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INRAE/IRBI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">6ème journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188485v1</w:t>
+                <w:t xml:space="preserve">hal-05156268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BSF : un risque microbiologique pour l’alimentation ou une opportunité pour décontaminer les déchets ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le PSAT : Proposition de contribution à la Filière Insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion Filière Insectes en Région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156268v1</w:t>
+                <w:t xml:space="preserve">hal-04124295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the cells targeted by Salmonella Typhimurium expressing or not the PagN evasin protein in mice and its subcellular localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Jul 2022, Tours, France</w:t>
@@ -8832,90 +8832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella Typhimurium is able to invade and survive intracellularly independently of its T3SS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8947,251 +8947,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo expression kinetics of the PagN Salmonella entry factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nourrir les animaux avec des insectes : une nouvelle source de transmission de pathogènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès national de la SFM-Microbes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur l’entomoculture en lien avec l’alimentation animale et humaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389005v1</w:t>
+                <w:t xml:space="preserve">hal-03753393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les animaux avec des insectes : une nouvelle source de transmission de pathogènes ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo expression kinetics of the PagN Salmonella entry factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Deperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur l’entomoculture en lien avec l’alimentation animale et humaine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">16. Congrès national de la SFM-Microbes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753393v1</w:t>
+                <w:t xml:space="preserve">hal-03389005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STSM overview and what next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th MC meeting of the COST Huplant CA16110</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9216,51 +9216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STSM overview and what next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MC meeting of the COST Huplant CA16110</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,51 +9324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Baillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9462,51 +9462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
@@ -9660,90 +9660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T3SS-1 independent permissive cell model to decipher a new intracellular behavior of Salmonella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roche S.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeault Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From animal to plant ecosystems and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9893,51 +9893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Baillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10094,652 +10094,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une infection intestinale pendant la période néonatale par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; sur le maintien de l’homéostasie intestinale à l’âge adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lamandé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélina Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801375v1</w:t>
+                <w:t xml:space="preserve">hal-02742837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rôle du microbiote intestinal dans le phénotype Super excréteur, crucial dans l'infection asymptomatique des poussins par &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Oct 2016, Nantes, France. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795846v1</w:t>
+                <w:t xml:space="preserve">hal-02740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation directe de l’invasine Rck de Salmonella par le quorum-sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Guichard</w:t>
+                <w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742877v1</w:t>
+                <w:t xml:space="preserve">hal-02795846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d’une infection intestinale pendant la période néonatale par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; sur le maintien de l’homéostasie intestinale à l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742837v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote intestinal dans le phénotype Super excréteur, crucial dans l'infection asymptomatique des poussins par &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Régulation directe de l’invasine Rck de Salmonella par le quorum-sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Oct 2016, Nantes, France. 204 p</w:t>
+              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740454v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrations du dialogue &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;/microbiote/hôte : comment utiliser l’hôte au dépend du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique de l'unité Infectiologie et Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10764,90 +10764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la persistance de Salmonella senftenberg dans les productions avicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10889,51 +10889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des mécanismes d’entrée de &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; et régulation des facteurs impliqués - Vers une nouvelle vision de la pathogénie des salmonelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Scientifique de l'unité UR 454 Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11333,77 +11333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering why &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Gallinarum is less invasive in vitro than &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11452,398 +11452,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the pefI-srgC operon involved in adhesion and invasion of Salmonella Typhimurium by the transcriptional regulator of quorum sensing SdiA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multiplicity of Salmonella invasion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop on plant/Salmonella interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809308v1</w:t>
+                <w:t xml:space="preserve">hal-02749623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity of Salmonella invasion mechanism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Regulation of the pefI-srgC operon involved in adhesion and invasion of Salmonella Typhimurium by the transcriptional regulator of quorum sensing SdiA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Dec 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Workshop on plant/Salmonella interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749623v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do highly similar &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; sertoypes present very different pathogenies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11892,558 +11892,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : Des recherches pour élaborer des stratégies de lutte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of BamA-BamB interaction in T3SS expression and virulence in &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatémeh Namdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour des aliments sains : savoir maîtriser les risques en alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748679v1</w:t>
+                <w:t xml:space="preserve">hal-02802019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-kingdom competence of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; effector proteins revealed by SpvC, a phosphothreonine lyase functional in plant cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Regulation of the &amp;lt;em&amp;gt;pefl-srgC&amp;lt;/em&amp;gt; operon involved in adhesion and invasin of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Tiphimurium by the transcriptional regulator of quorum sensing SdiA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745165v1</w:t>
+                <w:t xml:space="preserve">hal-02744951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of BamA-BamB interaction in T3SS expression and virulence in &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Trans-kingdom competence of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; effector proteins revealed by SpvC, a phosphothreonine lyase functional in plant cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidele N. Akum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Dec 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802019v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the &amp;lt;em&amp;gt;pefl-srgC&amp;lt;/em&amp;gt; operon involved in adhesion and invasin of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Tiphimurium by the transcriptional regulator of quorum sensing SdiA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Salmonella, de la plante au tube digestif : Des recherches pour élaborer des stratégies de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop on Plant / Salmonella Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Dec 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Pour des aliments sains : savoir maîtriser les risques en alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744951v1</w:t>
+                <w:t xml:space="preserve">hal-02748679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do highly similar Salmonella serotypes present very different pathogenies? Study of cell invasion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12498,77 +12498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of persistence and infectivity of Salmonella Senftenberg strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12645,64 +12645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12744,51 +12744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membre du comité scientifique international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Antimicrobial Resistance in Animals and the Environment ARAE - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12813,90 +12813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogénèse de la membrane externe et virulence : rôle du complexe YfgL-YaeT-YfiO-NlpB-SmpA chez Salmonella Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,182 +12932,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lipoprotéine YfgL est impliquée dans l'expression des appareils de sécrétion de type III chez Salmonella enteritidis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YfgL, une lipoprotéine impliquée dans l'expression des TTSS chez Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire Club de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Jouy-en-Josas, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822410v1</w:t>
+                <w:t xml:space="preserve">hal-02812251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-bacteria intestinal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partnering Workshop ERA-NET PathoGenoMics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Schloss Hohenkammer, Germany. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13126,178 +13070,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YfgL, une lipoprotéine impliquée dans l'expression des TTSS chez Salmonella Enteritidis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La lipoprotéine YfgL est impliquée dans l'expression des appareils de sécrétion de type III chez Salmonella enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Club de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Jouy-en-Josas, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812251v1</w:t>
+                <w:t xml:space="preserve">hal-02822410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yfgL ORF is essential for Salmonella enteritidis virulence in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Conferences : Salmonella: From pathogenesis to therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13322,64 +13322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yfgL ORF is essential for Salmonella enteritidis virulence, session 3 &amp;quot;Interactions between hosts and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,103 +13447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A yeast two-hybrid genomic library of Salmonella enteritidis to analyse protein-protein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Conferences : Salmonella: From pathogenesis to therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13581,90 +13581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine and defensin gene expression in intestinal lymphoid tissue between resistant and susceptible poultry lines to Salmonella enteritidis carrier state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Immunologie (SFI). FRA., Nov 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13721,77 +13721,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterobacterial rivalry at the avian epithelial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13859,90 +13859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and Destroy! The impact of the serotype of Salmonella on the resistance to metal ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Warein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
@@ -14109,90 +14109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Drumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
@@ -14247,51 +14247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14359,90 +14359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mucin sialylation in Salmonella colonization of the chicken gut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Chouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delannoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SialoGlyco 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
@@ -14471,103 +14471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Bacterial Genome using a Saturated Tn-seq Library for Salmonella Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
@@ -14596,90 +14596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an avian enteroid model to study salmonellosis under physioxical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14760,64 +14760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Lille 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14842,103 +14842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the caecal epithelial cells infected by Salmonella in a mouse model of gastroenteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salmonella Biology and Pathogenesis, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Barga, Renaissance Tuscany Il Ciocco, Italy</w:t>
@@ -14993,77 +14993,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t>
@@ -15092,64 +15092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering bacterial gene function using a saturated transposon library in Salmonella Enteritidis LA5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15217,51 +15217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweed extracts inhibit invasion of Salmonella Enteritidis into avian epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15269,51 +15269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2023 - FéRI Scientific Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15332,1105 +15332,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the cells targeted by Salmonella Typhimurium expressing or not the PagN evasin protein in mice and its subcellular localization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Key role of the gut microbial composition in the occurrence of Salmonella super‐and low‐shedder phenotypes in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rychlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731887v1</w:t>
+                <w:t xml:space="preserve">hal-03729396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn-seq library, a tool to decrypt Salmonella gene function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Spatio-temporal expression of the PagN Salmonella entry factor in the three commonly used murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Deperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735722v1</w:t>
+                <w:t xml:space="preserve">hal-03735684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytic and non-phagocytic cells are targeted by Salmonella Typhimurium in chicks independently of the three known invasion factors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identify essential genes for Salmonella to survive in agricultural environments using Tn-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Schierstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposirum Salmonella and Salmonellosis</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124213v1</w:t>
+                <w:t xml:space="preserve">hal-04191633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal expression of the PagN Salmonella entry factor in the three commonly used murine models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Deperne</w:t>
+                <w:t xml:space="preserve">Construction and characterization of saturated Tn-seq libraries for two serovars of Salmonella : Salmonella Typhimurium and Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouan Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
+              <w:t xml:space="preserve">International Symposirum Salmonella and Salmonellosis (I3S) - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730930v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterization of saturated Tn-seq libraries for two serovars of Salmonella : Salmonella Typhimurium and Salmonella Enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tn-seq library, a tool to decrypt Salmonella gene function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposirum Salmonella and Salmonellosis (I3S) - 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731993v1</w:t>
+                <w:t xml:space="preserve">hal-03735722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal expression of the PagN Salmonella entry factor in the three commonly used murine models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phagocytic and non-phagocytic cells are targeted by Salmonella Typhimurium in chicks independently of the three known invasion factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Koczerka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Justine Deperne</w:t>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">International Symposirum Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735684v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify essential genes for Salmonella to survive in agricultural environments using Tn-Seq</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal expression of the PagN Salmonella entry factor in the three commonly used murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Deperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191633v1</w:t>
+                <w:t xml:space="preserve">hal-03730930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the gut microbial composition in the occurrence of Salmonella super‐and low‐shedder phenotypes in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Identification of the cells targeted by Salmonella Typhimurium expressing or not the PagN evasin protein in mice and its subcellular localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lopatynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Koczerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729396v1</w:t>
+                <w:t xml:space="preserve">hal-03731887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmonella containing vacuole is an environment adequate for the outer membrane protein PagN expression: PagN reveals its evasin function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Holbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P12</w:t>
@@ -16459,103 +16459,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo expression kinetics of the PagN Salmonella entry factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Deperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO | EMBL Symposium: New Approaches and Concepts in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Heidelberg, Germany. </w:t>
@@ -16584,51 +16584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights concerning the distribution of Salmonella virulence factor Rck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16636,51 +16636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Boston Bacterial Meeting (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16757,51 +16757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference - Salmonella Biology and Pathogenesis : Molecular mechanisms, evolution and treatment of Salmonella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Easton, United States. , 2019</w:t>
@@ -16882,51 +16882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
@@ -16981,51 +16981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17356,51 +17356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pereira Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17462,277 +17462,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion abilities of &amp;quot;&amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;&amp;quot; strains unable to express one or more known invasion factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie M. Roche</w:t>
+                <w:t xml:space="preserve">The T3SS-1 : not the only way for Salmonella to invade non phagocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany. 145 p., 2016</w:t>
+              <w:t xml:space="preserve">T3SS Meeting 2016 (Type Three Secretion Systems 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tübingen, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742081v1</w:t>
+                <w:t xml:space="preserve">hal-02741375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of &amp;quot;&amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;&amp;quot; typhimurium pef fimbriae by H-NS, HHA and YDGT nucleoproteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany. 145 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740287v1</w:t>
+                <w:t xml:space="preserve">hal-02738837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recontaminations between chicks are required to induce homogeneous levels of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; infection and excretion at the flock level</w:t>
               </w:r>
@@ -17744,51 +17744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17869,51 +17869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17962,676 +17962,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of &amp;quot;&amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;&amp;quot; typhimurium pef fimbriae by H-NS, HHA and YDGT nucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro A. Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany. 145 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738837v1</w:t>
+                <w:t xml:space="preserve">hal-02740287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of Salmonella Typhimurium Pef fimbriae by H-NS, Hha and YdgT nucleoproteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Invasion abilities of &amp;quot;&amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;&amp;quot; strains unable to express one or more known invasion factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ASM Conference on Salmonella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany. 145 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048014v1</w:t>
+                <w:t xml:space="preserve">hal-02742081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation directe de l’invasine Rck de Salmonella par le quorum-sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Guichard</w:t>
+                <w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048108v1</w:t>
+                <w:t xml:space="preserve">hal-02740642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of Salmonella Typhimurium Pef fimbriae by H-NS, Hha and YdgT nucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro A Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">5th ASM Conference on Salmonella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740642v1</w:t>
+                <w:t xml:space="preserve">hal-03048014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T3SS-1 : not the only way for Salmonella to invade non phagocytic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samantha Schaeffer</w:t>
+                <w:t xml:space="preserve">Régulation directe de l’invasine Rck de Salmonella par le quorum-sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genaro A. Hurtado-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T3SS Meeting 2016 (Type Three Secretion Systems 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tübingen, Germany. 2016</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741375v1</w:t>
+                <w:t xml:space="preserve">hal-03048108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement du milieu au cours d'infections expérimentales de souris en confinement A2 et A3</w:t>
+                <w:t xml:space="preserve">Gestion et impact de l'enrichissement du milieu des souris durant des expérimentations infectieuses en haut confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
@@ -18670,93 +18670,93 @@
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lortscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Colloque AFSTAL : Biosécurité et Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798339v1</w:t>
+                <w:t xml:space="preserve">hal-02743748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et impact de l'enrichissement du milieu des souris durant des expérimentations infectieuses en haut confinement</w:t>
+                <w:t xml:space="preserve">Enrichissement du milieu au cours d'infections expérimentales de souris en confinement A2 et A3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
@@ -18795,69 +18795,69 @@
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lortscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Colloque AFSTAL : Biosécurité et Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743748v1</w:t>
+                <w:t xml:space="preserve">hal-02798339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative transcriptional regulation of Rck invasin and Pef fimbriae by the two nucleoid-associated proteins Hha and YdgT in Salmonella Typhimurium</w:t>
               </w:r>
@@ -18962,208 +18962,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of transcriptional regulation of rck, encoding an invasin of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt;, by the quorum sensing regulator SdiA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplicity of Salmonella invasion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. American Society for Microbiology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boston, United States. 2013, 4th American Society for Microbiology Conférence</w:t>
+              <w:t xml:space="preserve">4. American Society for Microbiology Conference on Salmonella: The bacterium, the host and the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boston, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744995v1</w:t>
+                <w:t xml:space="preserve">hal-02745057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie in-vivo du petit animal en confinement A3 : étude des interactions hôte/pathogène dans des modèles murins et aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19218,77 +19218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering why Salmonella Gallinarum is less invasive in vitro than Salmonella Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19337,234 +19337,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity of Salmonella invasion mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of transcriptional regulation of rck, encoding an invasin of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt;, by the quorum sensing regulator SdiA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. American Society for Microbiology Conference on Salmonella: The bacterium, the host and the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boston, United States. 2013</w:t>
+              <w:t xml:space="preserve">4. American Society for Microbiology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boston, United States. 2013, 4th American Society for Microbiology Conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745057v1</w:t>
+                <w:t xml:space="preserve">hal-02744995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de BamB et son interaction avec BamA dans la biogenèse de la membrane externe, l’expression des T3SS et la virulence chez &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatémeh Namdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p., 2012</w:t>
@@ -19619,77 +19619,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l’Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 210 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19740,51 +19740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19861,51 +19861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunihiko Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19950,471 +19950,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de CCL28 dans la protection des muqueuses à la fois comme chimiokine et protéine antimicrobienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+                <w:t xml:space="preserve">Dissociation of the roles of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; BamB protein in outer membrane permeability and T3SS expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatémeh Namdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France. 2011, Journées IAD 2011 : Immunologie comparée</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference "Microbial Adhesion &amp; Signal Transduction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Newport, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749556v1</w:t>
+                <w:t xml:space="preserve">hal-02807364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FbsB is the major fibrinogen-binding protein in group B streptococcus highly-virulent clone CC17 and the fbsB gene is activated by the two-component system RgfA/C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication de CCL28 dans la protection des muqueuses à la fois comme chimiokine et protéine antimicrobienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rosenau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Lancefield International Symposium on Streptococci and Streptococcal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Palerme, Italy. 2011</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France. 2011, Journées IAD 2011 : Immunologie comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804587v1</w:t>
+                <w:t xml:space="preserve">hal-02749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the roles of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; BamB protein in outer membrane permeability and T3SS expression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FbsB is the major fibrinogen-binding protein in group B streptococcus highly-virulent clone CC17 and the fbsB gene is activated by the two-component system RgfA/C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Bergeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Agnès Rosenau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Al Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mereghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazem Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference "Microbial Adhesion &amp; Signal Transduction"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Newport, United States. 2011</w:t>
+              <w:t xml:space="preserve">18. Lancefield International Symposium on Streptococci and Streptococcal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palerme, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807364v1</w:t>
+                <w:t xml:space="preserve">hal-02804587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence de mécanismes d'entrée indépendants du T3SS-1 chez Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20450,355 +20450,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TolC, but not AcrB, is involved in the invasiveness of multudrug-resistant Salmonella enterica serovar Typhimurium by increasing Type III secretion system-1 expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Construction et validation d'une banque d'ADN double-hybride de Salmonella Enteritidis chez la levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Antimicrobial Resistance in Animals and the Environment ARAE - 2007</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821745v1</w:t>
+                <w:t xml:space="preserve">hal-02814488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et validation d'une banque d'ADN double-hybride de Salmonella Enteritidis chez la levure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TolC, but not AcrB, is involved in the invasiveness of multudrug-resistant Salmonella enterica serovar Typhimurium by increasing Type III secretion system-1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Antimicrobial Resistance in Animals and the Environment ARAE - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814488v1</w:t>
+                <w:t xml:space="preserve">hal-02821745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d'une banque double-hybride de Salmonella enteritidis dans la levure, session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20823,103 +20823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de l'ORF yfgL dans la virulence de Salmonella Enteridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20938,484 +20938,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un nouveau locus impliqué dans la virulence de S enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Mompart</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Evian, France. 2003</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833199v1</w:t>
+                <w:t xml:space="preserve">hal-02759795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new locus involved in the virulence of Salmonella enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification d'un nouveau locus impliqué dans la virulence de S enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salmonella: pathogenesis, epidemiology, and vaccine development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Alghero, Italy. 2003</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Evian, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829131v1</w:t>
+                <w:t xml:space="preserve">hal-02833199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification of a new locus involved in the virulence of Salmonella enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Senocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
+              <w:t xml:space="preserve">Salmonella: pathogenesis, epidemiology, and vaccine development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Alghero, Italy. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759795v1</w:t>
+                <w:t xml:space="preserve">hal-02829131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de la défense anti-infectieuse entre poulets résistants et sensibles au portage intestinal de Salmonella enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Sadeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque International Francophone de Bactériologie Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Ploufragan, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21485,90 +21485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salmonelles et les salmonelloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Agapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Dubois-Brissonet; Laurent Guillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 18, TEC &amp; DOC, Lavoisier, pp.481-501, 2025, Sciences et techniques agroalimentaires</w:t>
@@ -21636,64 +21636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ohad Gal-Mor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Virulence : Methods and Protocols</w:t>
@@ -21748,103 +21748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Tracking of Bacterial Colonization in Different Murine Models Using Bioluminescence: The Example of Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koczerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Deperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ohad Gal-Mor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Virulence : Methods and Protocols</w:t>
@@ -21899,77 +21899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boumart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatémeh Namdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22007,90 +22007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Different Strategies Used by Salmonella to Invade Host Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatémeh Namdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22327,51 +22327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la biogénèse de l'antigène Vi de Salmonella typhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22430,51 +22430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22661,51 +22661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Agap&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Morinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01708-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01589-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01319-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar A Zarkani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Duan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grimm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Koczerka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deperne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D Clamagirand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Schierstaedt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00365-23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02054-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02187-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1682752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Schaeffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mambu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scharf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Sachse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154860" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00791" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6PB84V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro A. Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12738" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01060844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0081-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Nishino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis755" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a2ws-aq47" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;meh Namdari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.28" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Safadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mereghetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazem Salloum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044941-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660389v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Souchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.025155-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2007.12.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KHZKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chettab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00716-06" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gracieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6039-6048.2005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Amy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.03.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TD2N6WS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvan Popoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-2452(97)86018-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL73Q79L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ecobichon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade O. Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Y. Popoff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.6.1691-1698.1996" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Payant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-141-12-3039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Kolyva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel y Popoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90193-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740046v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163586v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389005v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736602v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733606v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche S.M." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guichard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743515v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Weill" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792339v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801876v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744648v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749623v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748679v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802019v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820206v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chettab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochereau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Sadeyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnevie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210801v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chouit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156091v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739982v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188466v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delpech-Farras" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731887v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levern" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731993v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouan Romain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735684v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191633v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729396v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472961v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738132v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro A Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742081v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740287v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738954v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743905v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048014v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048108v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741375v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798339v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743748v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744995v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Roux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745057v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744719v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishino" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746140v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804587v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rosenau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807364v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819834v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821745v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814488v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823239v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829131v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761619v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157008v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1971-1_20" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1971-1_20" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699898v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1971-1_19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1971-1_19" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808444v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29979" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840738v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813716v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Agap&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Morinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01708-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01589-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01319-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Koczerka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Deperne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D Clamagirand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar A Zarkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Duan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grimm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00365-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Schierstaedt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02187-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rossignol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02054-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1682752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Schaeffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mambu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scharf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Sachse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154860" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00791" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro A. Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guichard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12738" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6PB84V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01060844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0081-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Nishino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis755" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.28" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00256-12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a2ws-aq47" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;meh Namdari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00255-12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Safadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mereghetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazem Salloum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014658" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044941-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Souchard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.025155-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2007.12.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KHZKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chettab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00716-06" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Amy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.03.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gracieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6039-6048.2005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683223v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.03.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TD2N6WS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Waxin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ecobichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade O. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Y. Popoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.6.1691-1698.1996" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvan Popoff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-2452(97)86018-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL73Q79L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Payant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-141-12-3039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Kolyva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel y Popoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90193-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523214v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163586v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155977v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753393v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389005v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736602v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733606v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche S.M." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801375v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742877v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guichard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743515v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Weill" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792339v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801876v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744648v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748679v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820206v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chettab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochereau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812251v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822410v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Sadeyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnevie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Warein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210801v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chouit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156091v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739982v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188466v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delpech-Farras" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729396v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735684v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191633v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731993v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouan Romain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735722v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levern" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731887v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472961v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738132v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro A Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738954v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743905v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048014v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048108v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743748v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lortscher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798339v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745057v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Roux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744995v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744719v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nishino" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746140v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rosenau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819834v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814488v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821745v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823239v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829131v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761619v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157008v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1971-1_20" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1971-1_20" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699898v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1971-1_19" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1971-1_19" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808444v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29979" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840738v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813716v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>