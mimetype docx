--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1576,378 +1576,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Sohbi</w:t>
+                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damian Markham</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022101⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783936v1</w:t>
+                <w:t xml:space="preserve">hal-01192679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user distribution of polarization entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (14), pp.143106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4933071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.022101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192679v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wavelength division multoplexed photon pair disptribution</w:t>
               </w:r>
@@ -2688,511 +2688,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">Source de photons intriqués en polarisation : travaux pratiques de physique quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102, pp.61-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553478v1</w:t>
+                <w:t xml:space="preserve">hal-00671495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués en polarisation : travaux pratiques de physique quantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (23), pp.2868-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671495v1</w:t>
+                <w:t xml:space="preserve">hal-00553478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+                <w:t xml:space="preserve">David Bitauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867681v1</w:t>
+                <w:t xml:space="preserve">hal-00856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bitauld</w:t>
+                <w:t xml:space="preserve">Quiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856709v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band-edge-induced Bragg diffraction in two-dimensional photonic crystals</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Massenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux minces de diffraction en régime de Bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,321 +3435,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (6), pp.1153-1160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781424v1</w:t>
+                <w:t xml:space="preserve">hal-00862226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (17), pp.6438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.13.006438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862226v1</w:t>
+                <w:t xml:space="preserve">hal-03781424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,77 +4050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of intracavity Bragg gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4152,449 +4152,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracavity refractive index bragg gratings in absorbing and amplifying media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Frey</w:t>
+                <w:t xml:space="preserve">Bragg thickness criterion for intracavity diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (5), pp.965</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783970v1</w:t>
+                <w:t xml:space="preserve">hal-00862351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la diffraction de Bragg intracavité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Frey</w:t>
+                <w:t xml:space="preserve">Intracavity refractive index bragg gratings in absorbing and amplifying media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020169⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 204 (1-6), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)01187-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783965v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg thickness criterion for intracavity diffraction gratings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la diffraction de Bragg intracavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (5), pp.297-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction de réseaux d'indice en cavité Fabry-Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4632,64 +4632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index gratings in semimagnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier diffusion in Cd 1 − x Mn x Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,672 +4989,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New small 90 deg hybrid coupler</w:t>
+                <w:t xml:space="preserve">Design formulas for generalised 180° hybrid ring couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (16), pp.1289-1290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (7), pp.573-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19940415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784220v1</w:t>
+                <w:t xml:space="preserve">hal-03781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38 GHz, coplanar waveguide GaAs MMIC amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">New small 90 deg hybrid coupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (21), pp.1768-1770. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 30 (16), pp.1289-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781388v1</w:t>
+                <w:t xml:space="preserve">hal-03784220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New wideband, 0.67λg circumference 180° hybrid ring coupler</w:t>
+                <w:t xml:space="preserve">38 GHz, coplanar waveguide GaAs MMIC amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legaud</w:t>
+                <w:t xml:space="preserve">E. Penard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moisan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lerouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (4), pp.299-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19940234⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (21), pp.1768-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781383v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-embedding slotline propagation parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New wideband, 0.67λg circumference 180° hybrid ring coupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (12), pp.393-395. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30 (4), pp.299-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/75.336224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:19940234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781370v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design formulas for generalised 180° hybrid ring couplers</w:t>
+                <w:t xml:space="preserve">De-embedding slotline propagation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 30 (7), pp.573-574. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (12), pp.393-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19940415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/75.336224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781267v1</w:t>
+                <w:t xml:space="preserve">hal-03781370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High critical current density obtained by focused ion beam patterning of high temperature superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave detection with high T/sub c/ superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,411 +5855,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of the different contributions to FMR linewidth of microwave ferrites up to 40 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ferrite thin films for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Urban</w:t>
+                <w:t xml:space="preserve">H. Benazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.11641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 64 (10), pp.5822-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.342218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781349v1</w:t>
+                <w:t xml:space="preserve">hal-03282061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting thin films of YBaCuO compound deposited on silicon and Al2O3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dieumegrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 67 (3), pp.275-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0038-1098(88)90616-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrite thin films for microwave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Separation of the different contributions to FMR linewidth of microwave ferrites up to 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mage</w:t>
+                <w:t xml:space="preserve">M. Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 64 (10), pp.5822-5824. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 24 (2), pp.1904-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.342218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/20.11641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282061v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on SIS mixers at LETI (Grenoble) and ENS (Paris) with Nb/Ox/PbIn and NbN/Ox/PbIn junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,221 +6496,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fibers for generation of photon pairs or triplets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOMOGRAPHIE QUANTIQUE ET PROTOCOLE DE DISTRIBUTION RECONFIGURABLE MULTI-UTILISATEURS À BASE DE PORTES QUANTIQUES FR ÉQUENTIELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPP-NTU Workshop on emergent technologies and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784249v1</w:t>
+                <w:t xml:space="preserve">hal-03674742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMOGRAPHIE QUANTIQUE ET PROTOCOLE DE DISTRIBUTION RECONFIGURABLE MULTI-UTILISATEURS À BASE DE PORTES QUANTIQUES FR ÉQUENTIELLES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hollow core photonic crystal fibers for generation of photon pairs or triplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">IPP-NTU Workshop on emergent technologies and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674742v1</w:t>
+                <w:t xml:space="preserve">hal-03784249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of light for quantum communications</w:t>
               </w:r>
@@ -6867,185 +6867,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Qubit Arbitrary Unitary Synthesis using Photonic Spectral Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raghunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo M Miatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantum Technology International Conference (QTech 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817930v1</w:t>
+                <w:t xml:space="preserve">hal-02418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -7080,496 +7067,509 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San José, CA, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2018.FM4G.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817938v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Qubit Arbitrary Unitary Synthesis using Photonic Spectral Encoding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Technology International Conference (QTech 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Majorque,Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418640v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591075v1</w:t>
+                <w:t xml:space="preserve">hal-02412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of practical unforgeable quantum money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bozzio</w:t>
+                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412259v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,310 +7640,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591078v1</w:t>
+                <w:t xml:space="preserve">hal-01591075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of practical unforgeable quantum money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bozzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Trigo Vidarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412260v1</w:t>
+                <w:t xml:space="preserve">hal-02412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
+                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -7978,106 +7978,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591071v1</w:t>
+                <w:t xml:space="preserve">hal-01591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -8112,73 +8112,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+                <w:t xml:space="preserve">hal-01591085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
               </w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,152 +8516,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Trapateau</w:t>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Photons and Single Spins Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412216v1</w:t>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
@@ -8720,73 +8720,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
+              <w:t xml:space="preserve">Single Photons and Single Spins Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412217v1</w:t>
+                <w:t xml:space="preserve">hal-02412216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
@@ -8845,228 +8845,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information in Paris (QuPa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412215v1</w:t>
+                <w:t xml:space="preserve">hal-02412217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quantum Information in Paris (QuPa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591085v1</w:t>
+                <w:t xml:space="preserve">hal-02412215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs via spontaneous four-wave mixing in liquid-core microstructured fibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,420 +9435,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Sohbi</w:t>
+                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damian Markham</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
+              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286922v1</w:t>
+                <w:t xml:space="preserve">hal-01690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CEWQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225682v1</w:t>
+                <w:t xml:space="preserve">hal-02286922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225677v1</w:t>
+                <w:t xml:space="preserve">hal-01225682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690675v1</w:t>
+                <w:t xml:space="preserve">hal-01225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user photon-pair distribution</w:t>
               </w:r>
@@ -9923,713 +9923,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués large bande pour distribution multiutilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Ghalbouni</w:t>
+                <w:t xml:space="preserve">Optimal pump beam profile for maximum collection of SPDC into a single mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Smirr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR - IQFA, 1st Colloquium CNRS GDR 3322</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nice, France. pp.19</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286522v1</w:t>
+                <w:t xml:space="preserve">hal-02286584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source de photons intriqués large bande pour distribution multiutilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">GDR - IQFA, 1st Colloquium CNRS GDR 3322</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nice, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858385v1</w:t>
+                <w:t xml:space="preserve">hal-02286522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pump beam profile for maximum collection of SPDC into a single mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Smirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286584v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués de faible largeur de raie à 1550 nm pour les communications quantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
+                <w:t xml:space="preserve">Bragg diffraction regime in thin semiconductor 2D refractive index gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mouret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloq'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bad-Honnef, Germany. pp.T6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554870v1</w:t>
+                <w:t xml:space="preserve">hal-00587702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg diffraction regime in thin semiconductor 2D refractive index gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">Source de photons intriqués de faible largeur de raie à 1550 nm pour les communications quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis André</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bad-Honnef, Germany. pp.T6-4</w:t>
+              <w:t xml:space="preserve">Coloq'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587702v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical filtering with an intracavity Bragg grating associated to a standard grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10684,77 +10684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Small Size, Wideband 180° Ring Couplers: Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goloubkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10831,527 +10831,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and broadband thin film lithium niobate telecom photon pair source and frequency domain applications</w:t>
+                <w:t xml:space="preserve">Flexible distribution and quantum state tomography of frequency entangled photon pairs from a 21GHz SOI frequency comb using frequency quantum gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belabas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bencheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Boes</w:t>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Bristol Quantum Information Technologies Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784240v1</w:t>
+                <w:t xml:space="preserve">hal-03784247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of independently addressable frequency domain quantum gates for measurement and distribution of spectrally entangled photons pairs</w:t>
+                <w:t xml:space="preserve">Efficient and broadband thin film lithium niobate telecom photon pair source and frequency domain applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Monfray</w:t>
+                <w:t xml:space="preserve">K. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784231v1</w:t>
+                <w:t xml:space="preserve">hal-03784240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et manipulation de photons jumeaux dans des guides en niobate de lithium en couche mince</w:t>
+                <w:t xml:space="preserve">Parallelization of independently addressable frequency domain quantum gates for measurement and distribution of spectrally entangled photons pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belabas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784243v1</w:t>
+                <w:t xml:space="preserve">hal-03784231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible distribution and quantum state tomography of frequency entangled photon pairs from a 21GHz SOI frequency comb using frequency quantum gates</w:t>
+                <w:t xml:space="preserve">Génération et manipulation de photons jumeaux dans des guides en niobate de lithium en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnan Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bristol Quantum Information Technologies Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784247v1</w:t>
+                <w:t xml:space="preserve">hal-03784243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
               </w:r>
@@ -11583,64 +11583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimode Photonic Spectral Encoding for Single Qubit Arbitrary Unitary Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raghunathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo M Miatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12911,51 +12911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>