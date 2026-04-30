--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1325,629 +1325,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-user quantum key distribution with entangled photons from an AlGaAs chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gomez-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/1/1/01LT02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671947v1</w:t>
+                <w:t xml:space="preserve">hal-01671946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user quantum key distribution with entangled photons from an AlGaAs chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2058-9565/1/1/01LT02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671946v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.022101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192679v1</w:t>
+                <w:t xml:space="preserve">hal-03783936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user distribution of polarization entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghalbouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Orieux</w:t>
+                <w:t xml:space="preserve">E. Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (14), pp.143106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4933071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Sohbi</w:t>
+                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damian Markham</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (2), pp.022101. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783936v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wavelength division multoplexed photon pair disptribution</w:t>
               </w:r>
@@ -2688,1068 +2688,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués en polarisation : travaux pratiques de physique quantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (23), pp.2868-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671495v1</w:t>
+                <w:t xml:space="preserve">hal-00553478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">Source de photons intriqués en polarisation : travaux pratiques de physique quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102, pp.61-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553478v1</w:t>
+                <w:t xml:space="preserve">hal-00671495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
+                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bitauld</w:t>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856709v1</w:t>
+                <w:t xml:space="preserve">hal-00867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiong He</w:t>
+                <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867681v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-edge-induced Bragg diffraction in two-dimensional photonic crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux minces de diffraction en régime de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Massenot</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Chevallier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (9), pp.1184. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (1), pp.239-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.31.001184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498781v1</w:t>
+                <w:t xml:space="preserve">hal-03783958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux minces de diffraction en régime de Bragg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
+                <w:t xml:space="preserve">Band-edge-induced Bragg diffraction in two-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maruani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Massenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135071⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (9), pp.1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.001184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03783958v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (17), pp.6438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.13.006438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862226v1</w:t>
+                <w:t xml:space="preserve">hal-03781424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (6), pp.1153-1160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781424v1</w:t>
+                <w:t xml:space="preserve">hal-00862226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,77 +4050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of intracavity Bragg gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,77 +4158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg thickness criterion for intracavity diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,64 +4408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la diffraction de Bragg intracavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,77 +4524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction de réseaux d'indice en cavité Fabry-Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,64 +4645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,918 +4743,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index gratings in semimagnetic semiconductors</w:t>
+                <w:t xml:space="preserve">Carrier diffusion in Cd 1 − x Mn x Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 184-185, pp.701-705. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (12), pp.7753-7760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80146-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.7753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781397v1</w:t>
+                <w:t xml:space="preserve">hal-03781393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier diffusion in Cd 1 − x Mn x Te</w:t>
+                <w:t xml:space="preserve">Index gratings in semimagnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.701-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80146-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.7753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781393v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design formulas for generalised 180° hybrid ring couplers</w:t>
+                <w:t xml:space="preserve">New small 90 deg hybrid coupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (7), pp.573-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19940415⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (16), pp.1289-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781267v1</w:t>
+                <w:t xml:space="preserve">hal-03784220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New small 90 deg hybrid coupler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">38 GHz, coplanar waveguide GaAs MMIC amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lerouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (16), pp.1289-1290. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+              <w:t xml:space="preserve">, 1994, 30 (21), pp.1768-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784220v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38 GHz, coplanar waveguide GaAs MMIC amplifier</w:t>
+                <w:t xml:space="preserve">New wideband, 0.67λg circumference 180° hybrid ring coupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Legaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (21), pp.1768-1770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19941200⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (4), pp.299-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19940234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781388v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New wideband, 0.67λg circumference 180° hybrid ring coupler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">De-embedding slotline propagation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 30 (4), pp.299-300. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (12), pp.393-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19940234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/75.336224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781383v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-embedding slotline propagation parameters</w:t>
+                <w:t xml:space="preserve">Design formulas for generalised 180° hybrid ring couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (12), pp.393-395. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30 (7), pp.573-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/75.336224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:19940415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781370v1</w:t>
+                <w:t xml:space="preserve">hal-03781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High critical current density obtained by focused ion beam patterning of high temperature superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave detection with high T/sub c/ superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,411 +5855,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrite thin films for microwave applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting thin films of YBaCuO compound deposited on silicon and Al2O3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benazizi</w:t>
+                <w:t xml:space="preserve">P. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cabanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Creuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dieumegrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.342218⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 67 (3), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(88)90616-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282061v1</w:t>
+                <w:t xml:space="preserve">hal-03282065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting thin films of YBaCuO compound deposited on silicon and Al2O3 substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Creuzet</w:t>
+                <w:t xml:space="preserve">Separation of the different contributions to FMR linewidth of microwave ferrites up to 40 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dieumegrad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 67 (3), pp.275-280. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 24 (2), pp.1904-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(88)90616-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/20.11641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03282065v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of the different contributions to FMR linewidth of microwave ferrites up to 40 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ferrite thin films for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Urban</w:t>
+                <w:t xml:space="preserve">J. Mage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 24 (2), pp.1904-1906. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 64 (10), pp.5822-5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.11641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.342218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781349v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on SIS mixers at LETI (Grenoble) and ENS (Paris) with Nb/Ox/PbIn and NbN/Ox/PbIn junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,221 +6496,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMOGRAPHIE QUANTIQUE ET PROTOCOLE DE DISTRIBUTION RECONFIGURABLE MULTI-UTILISATEURS À BASE DE PORTES QUANTIQUES FR ÉQUENTIELLES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hollow core photonic crystal fibers for generation of photon pairs or triplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">IPP-NTU Workshop on emergent technologies and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674742v1</w:t>
+                <w:t xml:space="preserve">hal-03784249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fibers for generation of photon pairs or triplets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOMOGRAPHIE QUANTIQUE ET PROTOCOLE DE DISTRIBUTION RECONFIGURABLE MULTI-UTILISATEURS À BASE DE PORTES QUANTIQUES FR ÉQUENTIELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPP-NTU Workshop on emergent technologies and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784249v1</w:t>
+                <w:t xml:space="preserve">hal-03674742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of light for quantum communications</w:t>
               </w:r>
@@ -6867,172 +6867,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Qubit Arbitrary Unitary Synthesis using Photonic Spectral Encoding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Technology International Conference (QTech 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San José, CA, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2018.FM4G.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418640v1</w:t>
+                <w:t xml:space="preserve">hal-01817930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -7067,509 +7080,496 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Majorque,Iles Baléares, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817930v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Qubit Arbitrary Unitary Synthesis using Photonic Spectral Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raghunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo M Miatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Majorque,Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Technology International Conference (QTech 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817938v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412260v1</w:t>
+                <w:t xml:space="preserve">hal-01591075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of practical unforgeable quantum money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bozzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Trigo Vidarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591071v1</w:t>
+                <w:t xml:space="preserve">hal-02412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,310 +7640,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591075v1</w:t>
+                <w:t xml:space="preserve">hal-01591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of practical unforgeable quantum money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bozzio</w:t>
+                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412259v1</w:t>
+                <w:t xml:space="preserve">hal-02412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
+                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -7978,106 +7978,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591078v1</w:t>
+                <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
@@ -8112,961 +8112,961 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591085v1</w:t>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
+              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412206v1</w:t>
+                <w:t xml:space="preserve">hal-01591079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution de clés quantiques multi-utilisateurs avec une source semi-conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
+              <w:t xml:space="preserve">COLOQ'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591079v1</w:t>
+                <w:t xml:space="preserve">hal-02412207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de clés quantiques multi-utilisateurs avec une source semi-conductrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Trapateau</w:t>
+                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'15</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412207v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Single Photons and Single Spins Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+                <w:t xml:space="preserve">hal-02412216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Autebert</w:t>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trapateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Orieux</w:t>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Photons and Single Spins Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412216v1</w:t>
+                <w:t xml:space="preserve">hal-02412217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Autebert</w:t>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trapateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Orieux</w:t>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
+              <w:t xml:space="preserve">Quantum Information in Paris (QuPa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412217v1</w:t>
+                <w:t xml:space="preserve">hal-02412215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Trapateau</w:t>
+                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information in Paris (QuPa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412215v1</w:t>
+                <w:t xml:space="preserve">hal-01591085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution multi-utilisateurs d'intrication bipartite aux longueurs d'onde des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs via spontaneous four-wave mixing in liquid-core microstructured fibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,420 +9435,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">CEWQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690675v1</w:t>
+                <w:t xml:space="preserve">hal-02286922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Sohbi</w:t>
+                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damian Markham</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286922v1</w:t>
+                <w:t xml:space="preserve">hal-01225682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225682v1</w:t>
+                <w:t xml:space="preserve">hal-01225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France</w:t>
+              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225677v1</w:t>
+                <w:t xml:space="preserve">hal-01690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user photon-pair distribution</w:t>
               </w:r>
@@ -9923,713 +9923,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pump beam profile for maximum collection of SPDC into a single mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Deconinck</w:t>
+                <w:t xml:space="preserve">Source de photons intriqués large bande pour distribution multiutilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">GDR - IQFA, 1st Colloquium CNRS GDR 3322</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nice, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286584v1</w:t>
+                <w:t xml:space="preserve">hal-02286522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués large bande pour distribution multiutilisateurs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Smirr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR - IQFA, 1st Colloquium CNRS GDR 3322</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nice, France. pp.19</w:t>
+              <w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286522v1</w:t>
+                <w:t xml:space="preserve">hal-00858385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of elliptically polarized, maximally entangled states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal pump beam profile for maximum collection of SPDC into a single mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Smirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginia d'Auria</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Laser Physics Workshop (LPHYS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858385v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg diffraction regime in thin semiconductor 2D refractive index gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">Source de photons intriqués de faible largeur de raie à 1550 nm pour les communications quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis André</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bad-Honnef, Germany. pp.T6-4</w:t>
+              <w:t xml:space="preserve">Coloq'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587702v1</w:t>
+                <w:t xml:space="preserve">hal-00554870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de photons intriqués de faible largeur de raie à 1550 nm pour les communications quantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanloup Smirr</w:t>
+                <w:t xml:space="preserve">Bragg diffraction regime in thin semiconductor 2D refractive index gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bush</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloq'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bad-Honnef, Germany. pp.T6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554870v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical filtering with an intracavity Bragg grating associated to a standard grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10684,77 +10684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Small Size, Wideband 180° Ring Couplers: Theory and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goloubkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10831,668 +10831,664 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible distribution and quantum state tomography of frequency entangled photon pairs from a 21GHz SOI frequency comb using frequency quantum gates</w:t>
+                <w:t xml:space="preserve">Efficient and broadband thin film lithium niobate telecom photon pair source and frequency domain applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Monfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+                <w:t xml:space="preserve">K. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bristol Quantum Information Technologies Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784247v1</w:t>
+                <w:t xml:space="preserve">hal-03784240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and broadband thin film lithium niobate telecom photon pair source and frequency domain applications</w:t>
+                <w:t xml:space="preserve">Parallelization of independently addressable frequency domain quantum gates for measurement and distribution of spectrally entangled photons pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belabas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bencheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Boes</w:t>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784240v1</w:t>
+                <w:t xml:space="preserve">hal-03784231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of independently addressable frequency domain quantum gates for measurement and distribution of spectrally entangled photons pairs</w:t>
+                <w:t xml:space="preserve">Génération et manipulation de photons jumeaux dans des guides en niobate de lithium en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Monfray</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnan Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Communication, Measurement and Computing (QCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784231v1</w:t>
+                <w:t xml:space="preserve">hal-03784243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et manipulation de photons jumeaux dans des guides en niobate de lithium en couche mince</w:t>
+                <w:t xml:space="preserve">Flexible distribution and quantum state tomography of frequency entangled photon pairs from a 21GHz SOI frequency comb using frequency quantum gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belabas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fioretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, nice, France</w:t>
+              <w:t xml:space="preserve">Bristol Quantum Information Technologies Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784243v1</w:t>
+                <w:t xml:space="preserve">hal-03784247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimode Photonic Spectral Encoding for Single Qubit Arbitrary Unitary Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raghunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo M Miatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Computing (ICoQC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525158v1</w:t>
+                <w:t xml:space="preserve">hal-02418342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11534,178 +11530,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode Photonic Spectral Encoding for Single Qubit Arbitrary Unitary Synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Computing (ICoQC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418342v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non réciprocité de l'émission des paires de photons dans les milieux non linéaires non uniformes</w:t>
               </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -12032,103 +12032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-User Quantum Key Distribution With Entangled Photons From A Semiconductor Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. OSA, Quantum Information and Measurement, pp.QT6A.20, 2017, </w:t>
@@ -12166,51 +12166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of multi-user entanglement distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12911,51 +12911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>