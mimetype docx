--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1325,278 +1325,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user quantum key distribution with entangled photons from an AlGaAs chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-9565/1/1/01LT02⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671946v1</w:t>
+                <w:t xml:space="preserve">hal-01671947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-user quantum key distribution with entangled photons from an AlGaAs chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gomez-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/1/1/01LT02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671947v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
               </w:r>
@@ -1693,261 +1693,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user distribution of polarization entangled photon pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghalbouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4933071⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783941v1</w:t>
+                <w:t xml:space="preserve">hal-01192679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-user distribution of polarization entangled photon pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trapateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (14), pp.143106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4933071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192679v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wavelength division multoplexed photon pair disptribution</w:t>
               </w:r>
@@ -2943,813 +2943,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+                <w:t xml:space="preserve">David Bitauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867681v1</w:t>
+                <w:t xml:space="preserve">hal-00856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a high resolution fast tunable filter based on an intracavity Bragg grating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracavity gain gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bitauld</w:t>
+                <w:t xml:space="preserve">Quiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (21), pp.47284735</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.208210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856709v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux minces de diffraction en régime de Bragg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Band-edge-induced Bragg diffraction in two-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Zaquine</w:t>
+                <w:t xml:space="preserve">Sebastien Massenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maruani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 135 (1), pp.239-240. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (9), pp.1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.001184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783958v1</w:t>
+                <w:t xml:space="preserve">hal-02498781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-edge-induced Bragg diffraction in two-dimensional photonic crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Maruani</w:t>
+                <w:t xml:space="preserve">Réseaux minces de diffraction en régime de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Massenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (1), pp.239-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.31.001184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (6), pp.1153-1160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781424v1</w:t>
+                <w:t xml:space="preserve">hal-00862226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction of Gaussian beams on intracavity Bragg gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Uniform response high resolution tunable optical filtering using a grating-assisted acousto-optic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (17), pp.6438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.13.006438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862226v1</w:t>
+                <w:t xml:space="preserve">hal-03781424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bragg-like operation of intracavity low-efficiency plane gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,77 +4050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of intracavity Bragg gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,77 +4158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg thickness criterion for intracavity diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,64 +4408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la diffraction de Bragg intracavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,77 +4524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction de réseaux d'indice en cavité Fabry-Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,64 +4645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,273 +4743,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier diffusion in Cd 1 − x Mn x Te</w:t>
+                <w:t xml:space="preserve">Index gratings in semimagnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (12), pp.7753-7760. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.701-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.7753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80146-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781393v1</w:t>
+                <w:t xml:space="preserve">hal-03781397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index gratings in semimagnetic semiconductors</w:t>
+                <w:t xml:space="preserve">Carrier diffusion in Cd 1 − x Mn x Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (12), pp.7753-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.7753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80146-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03781397v1</w:t>
+                <w:t xml:space="preserve">hal-03781393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New small 90 deg hybrid coupler</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (12), pp.393-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Murgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 30 (7), pp.573-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High critical current density obtained by focused ion beam patterning of high temperature superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ben Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave detection with high T/sub c/ superconducting thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of the different contributions to FMR linewidth of microwave ferrites up to 40 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6098,51 +6098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrite thin films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on SIS mixers at LETI (Grenoble) and ENS (Paris) with Nb/Ox/PbIn and NbN/Ox/PbIn junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,70 +7247,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
+                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,82 +7326,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QT6A.19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591075v1</w:t>
+                <w:t xml:space="preserve">hal-01591072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of practical unforgeable quantum money</w:t>
               </w:r>
@@ -7506,70 +7506,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
+                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,82 +7585,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QT6A.19, </w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591072v1</w:t>
+                <w:t xml:space="preserve">hal-01591075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
               </w:r>
@@ -7774,851 +7774,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412260v1</w:t>
+                <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Experimental detection of steerability for Bell-local states with two measurement settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanumoy Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qcrypt 2017 - 7th International Conference on Quantum Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QW3C.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591071v1</w:t>
+                <w:t xml:space="preserve">hal-02412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+                <w:t xml:space="preserve">hal-02412206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591079v1</w:t>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de clés quantiques multi-utilisateurs avec une source semi-conductrice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'15</w:t>
+              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412207v1</w:t>
+                <w:t xml:space="preserve">hal-01591079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Distribution de clés quantiques multi-utilisateurs avec une source semi-conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
+              <w:t xml:space="preserve">COLOQ'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412206v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Photons and Single Spins Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
@@ -8647,103 +8647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
@@ -8772,103 +8772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user quantum key distribution with a semi-conductor source of entangled photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information in Paris (QuPa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
@@ -9022,51 +9022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution multi-utilisateurs d'intrication bipartite aux longueurs d'onde des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs via spontaneous four-wave mixing in liquid-core microstructured fibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,51 +9644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9739,51 +9739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,90 +10546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical filtering with an intracavity Bragg grating associated to a standard grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11331,381 +11331,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode Photonic Spectral Encoding for Single Qubit Arbitrary Unitary Synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filippo M Miatto</w:t>
+                <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Alleaume</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Computing (ICoQC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418342v1</w:t>
+                <w:t xml:space="preserve">hal-02326824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326824v1</w:t>
+                <w:t xml:space="preserve">hal-02525158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimode Photonic Spectral Encoding for Single Qubit Arbitrary Unitary Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raghunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo M Miatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Computing (ICoQC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525158v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non réciprocité de l'émission des paires de photons dans les milieux non linéaires non uniformes</w:t>
               </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -12032,103 +12032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-User Quantum Key Distribution With Entangled Photons From A Semiconductor Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Gomez-Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. OSA, Quantum Information and Measurement, pp.QT6A.20, 2017, </w:t>
@@ -12166,51 +12166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of multi-user entanglement distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12911,51 +12911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fioretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Procopio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.AP.6.3.036003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037450v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Boes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876857v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raghunathan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Miatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bozzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Trigo Vidarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0058-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Venuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanumoy Pramanik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aab031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Autebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez-Carbonell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/1/1/01LT02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalbouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaquine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Agha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Smirr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deconinck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanloup Smirr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Issautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X12060060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000616" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000832" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitauld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiong He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XFQMZN04-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Menez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.006438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.002289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bitauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39856F18A1B07F11E36537F2948CBF43A788A1A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00862351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaquine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01187-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJ1XCWT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NBF6B3XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.16.001849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80146-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFGTV7X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.7753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Murgulescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19941200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Zaquine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lerouzic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.336224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Assayag" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dessertenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.352126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.133728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creuzet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieumegrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(88)90616-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V22K9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benazizi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342218" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4363(85)90634-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04559860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Ding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Guillaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Miatto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapateau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Gomez-Carbonnel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bush" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goloubkoff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337287" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784243v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ducci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03911047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>