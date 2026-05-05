--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -640,312 +640,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catcher in the Rye et L'attrape-coeurs : Oralité, cohérence et incohérence</w:t>
+                <w:t xml:space="preserve">Quand Moby Dick fait son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Palimpsestes (23), pp. 87-110</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le texte pris dans les enjeux, n° 33 (33), pp. 29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667577v1</w:t>
+                <w:t xml:space="preserve">hal-00669451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Moby Dick fait son cinéma</w:t>
+                <w:t xml:space="preserve">The Catcher in the Rye et L'attrape-coeurs : Oralité, cohérence et incohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le texte pris dans les enjeux, n° 33 (33), pp. 29-41</w:t>
+              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Palimpsestes (23), pp. 87-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669451v1</w:t>
+                <w:t xml:space="preserve">hal-00667577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Baleine Blanche a mauvais genre</w:t>
+                <w:t xml:space="preserve">Sens - dessus, dessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Charles V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La traduction littéraire ou la remise en jeu du sens,, pp. 91-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669432v1</w:t>
+                <w:t xml:space="preserve">hal-00669467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens - dessus, dessous</w:t>
+                <w:t xml:space="preserve">La Baleine Blanche a mauvais genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Charles V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palimpsestes 21, Traduire le genre grammatical : enjeu linguistique et/ ou politique ? (21), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palimpsestes.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669467v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.7014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.70" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodzki Bella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.6415" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.7014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.70" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodzki Bella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.6415" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03282687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.2524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>