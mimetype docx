--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -632,221 +632,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La banalisation des outils d’aide à la décision : une dynamique de transformation sans réforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.341-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03054345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La barémisation de la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Desrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209470v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03054345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -927,51 +927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce. Une approche économique, sociologique et juridique de la prestation compensatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lex Familiae - Revista Portuguesa de Direito da Família</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -990,589 +990,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l'allocation de soutien familial : synthèse</w:t>
+                <w:t xml:space="preserve">L'allocation de soutien familial et l'aide au recouvrement des impayés de pensions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Recouvrement des pensions alimentaires, 5, pp.278-279</w:t>
+              <w:t xml:space="preserve">, 2017, Recouvrement des pensions alimentaires, 5, pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01569588v1</w:t>
+                <w:t xml:space="preserve">halshs-01939079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'allocation de soutien familial et l'aide au recouvrement des impayés de pensions alimentaires</w:t>
+                <w:t xml:space="preserve">Percevoir l'allocation de soutien familial : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Recouvrement des pensions alimentaires, 5, pp.275</w:t>
+              <w:t xml:space="preserve">, 2017, Recouvrement des pensions alimentaires, 5, pp.278-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939079v1</w:t>
+                <w:t xml:space="preserve">halshs-01569588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compenser les inégalités économiques des époux après divorce ? Des critères légaux aux outils d’aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation compensatoire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualidad Jurídica Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La pensión compensatoria en las crisis familiares en el Derecho Comparado, 5-2, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il maintenir la prestation compensatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justifications de la prestation compensatoire dans le discours juridique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31 (Special Issue 2), pp.219-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cls.2016.20⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compenser les inégalités économiques des époux après divorce ? Des critères légaux aux outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31 (Special Issue 2), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Bouabdallah</w:t>
+                <w:t xml:space="preserve">halshs-01380724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.161-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cls.2016.14⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939068v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès au juge et les spécificités de la procédure juridictionnelle</w:t>
               </w:r>
@@ -1768,330 +1768,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.23-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infostat Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105206v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel censure la composition de la juridiction d'aide sociale, note sur Conseil constitutionnel</w:t>
               </w:r>
@@ -2209,1975 +2209,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un barème pour fixer les contributions à l'entretien et à l'éducation des enfants ? Note d'étape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.34-35</w:t>
+              <w:t xml:space="preserve">, 2010, 11, pp.458-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode d'emploi : utilisation de table de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.473-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Non-paiement de pension alimentaire : l'ASF sous condition</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et conséquences juridiques de la table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.274-275</w:t>
+              <w:t xml:space="preserve">, 2010, 11, pp.464-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements et conséquences juridiques de la table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-paiement de pension alimentaire : l'ASF sous condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.464-469</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.274-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un barème pour fixer les contributions à l'entretien et à l'éducation des enfants ? Note d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation des enfants : présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (3), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse juridique</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions de l'aide familiale aux personnes âgées dépendantes à travers le droit (Allemagne, Angleterre, Belgique, France, Italie, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (217), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.127.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01019693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du rôle de la volonté individuelle dans l'encadrement juridique de l'organisation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.116.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de l'organisation : maîtrise des ressources juridiques et maîtrise du recours au juge dans la branche famille de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (67), pp.649-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.067.0649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00287150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et transferts intergénérationnels : à l'articulation du droit civil et du droit de la protection sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.134.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser le patrimoine des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (117), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.117.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille et l'argent : les méthodes d'évaluation des pensions alimentaires et présentations compensatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Etats généraux du droit de la famille, numéro spécial, pp.189-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation des pensions alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.458-459</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evolution du rôle de la volonté individuelle dans l'encadrement juridique de l'organisation familiale</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations alimentaires (droit civil et droit de la protection sociale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/caph.116.0069⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.11-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.054.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les conceptions de l'aide familiale aux personnes âgées dépendantes à travers le droit (Allemagne, Angleterre, Belgique, France, Italie, Portugal)</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès au juge et accès au droit dans le contentieux de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs.127.0029⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.043.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil et le traitement des réclamations des allocataires par les CAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2003.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère de l'âge dans les dispositifs juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.131-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monéger Françoise (sous la dir.), &amp;quot;La lutte contre les exclusions&amp;quot;, Paris, Dalloz, 1999 (extrait de la Revue de droit sanitaire et social, n 2, p. 255- 467)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Droit et société, n°46, pp. 728-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02774730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la Sécurité sociale et réalité de l'organisation : l'exemple de la branche famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2007 (67), pp.649-669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs.067.0649⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 44 (1), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dreso.2000.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit et transferts intergénérationnels : à l'articulation du droit civil et du droit de la protection sociale</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalisation à la demande d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.134.0116⟩</w:t>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1246-7391(98)80159-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...401 lines deleted...]
-                <w:t xml:space="preserve">L’accueil et le traitement des réclamations des allocataires par les CAF</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02794085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère de charge d'enfant, quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et prévisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73, pp.80-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2003.2014⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 47 (47), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.1997.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Monéger Françoise (sous la dir.), &amp;quot;La lutte contre les exclusions&amp;quot;, Paris, Dalloz, 1999 (extrait de la Revue de droit sanitaire et social, n 2, p. 255- 467)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyrand Gérard, L'enfant face à la séparation des parents. Une solution, la résidence alternée, coll.«Alternatives sociales», 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Droit et société, n°46, pp. 728-730</w:t>
+              <w:t xml:space="preserve">, 1997, Droit et société, n°36-37, pp. 499-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02774835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation « dans l'intérêt de l'enfant » ? Le juge de la famille et les lieux d'accueil pour l'exercice du droit de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 44 (1), pp.111-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/dreso.2000.1500⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 33, pp.329-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dreso.1996.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Neyrand Gérard, L'enfant face à la séparation des parents. Une solution, la résidence alternée, coll.«Alternatives sociales», 1994</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyrand Gérard et M'Sili Marine, Les couples mixtes et le divorce. Le poids de la différence, coll. « Logiques sociales », 1996, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Droit et société, n°36-37, pp. 499-503</w:t>
+              <w:t xml:space="preserve">, 1996, Droit et société, n°34, pp. 718-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02774920v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02775060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection sociale et familles étrangères musulmanes</w:t>
               </w:r>
@@ -4312,51 +4312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gerry-Vernières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5113,272 +5113,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de l’intelligence artificielle dans le système judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique. Une responsabilité individuelle et collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2023, Au fil du débat, 978-2-7013-2183-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’indifférence du droit civil à l’égard des familles monoparentales au caractère incontournable des parents isolés pour le droit non civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, 9782111578159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pension alimentaire, un dispositif-clé pour la condition économique des familles monoparentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.141-158, 2023, 9782111578159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208126v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une méthode empirique de recherche sur le droit</w:t>
               </w:r>
@@ -5616,397 +5616,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barèmes, outils d’aide à la décision et développement de la « justice prédictive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLAY T., FAUVARQUE-COSSON B., RENUCCI F. ZIENTARA-LOGEAY S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.435, 2018, 9782711029013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recourir à un barème pour fixer la prestation compensatoire ? Portées et limites de l'outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle SAYN, Cécile BOURREAU-DUBOIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce, Une approche économique, sociologique et juridique de la prestation compensatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151, 2018, 978-2-8027-5767-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois modèles de justifications de la prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sayn; Cécile Bourreau-Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce : Une approche économique, sociologique et juridique de la prestation compensatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169, 2018, 978-2-8027-5767-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938986v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01938942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions sociales, des juridictions à réformer</w:t>
               </w:r>
@@ -6351,173 +6351,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux de rôle dans l'élaboration et la mise en oeuvre du droit. L'exemple des caisses d'allocations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liora Israël; Guillaume Sacriste; Antoine Vauchez; Laurent Willemez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la portée sociale du droit : usages et légitimité du registre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.111-126, 2005, Publications de l'Université de Picardie, 2-13-055065-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs du juge dans le contentieux des prestations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contentieux de la protection sociale : procédures comparées (Allemagne, Angleterre, Belgique, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Université de Saint-Etienne, pp.113-137, 2005, 2-86272-382-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842254v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03170253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions collectives des décisions juridictionnelles</w:t>
               </w:r>
@@ -6694,51 +6694,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment régler les comptes au moment de la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dandoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,64 +6994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7287,64 +7287,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixer le montant de la contribution à l'entretien et à l'éducation des enfants : proposition d'un outil d'aide à la décision (version 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,51 +7628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et déterminants de la compensation au moment du divorce : compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7932,57 +7932,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contentieux familial présentant des aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la mise en place d'une table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,1105 +8082,1013 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche droit et justice; Caisse nationale d'allocations familiales CNAF. 2010, 174 p. + note de synthèse 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00583068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des familles au financement de l'hébergement collectif des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'expérimentation de l'outil d'aide à la décision pour fixer la contribution à l'entretien et à l'éducation des enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges de proximité au travail : une sociologie pragmatique et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2008, 297 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et évolution d'une juridiction : le contentieux de la sécurité sociale entre ordre judiciaire et ordre administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia S. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction de la recherche, des études, de l'évaluation et des statistiques DREES. 2007, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recours des tiers payeurs contre les débiteurs alimentaires des personnes âgées : analyse des décisions des juges aux affaires familiales et de leur rôle dans la détermination de la contribution des débiteurs alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2007, pp.137 f</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of the family in caring for dependent elderly people (Germany, England, Belgium, France, Italy, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delpérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fondation Nationale de Gérontologie. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La contribution des familles au financement de l'hébergement collectif des personnes âgées</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la famille dans la prise en charge des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 50 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches Critiques sur le Droit. 2006, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et accès au(x) droit(s) dans la branche famille de la sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF. 2003, pp.144 f</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cottin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des libertés, besoin des aidants et protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Croff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Espesson Vergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moret-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2008, 297 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Médéric Alzheimer. 2003, 154 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...449 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Croff</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01063885v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">halshs-01025339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes alternatifs de règlement des conflits</w:t>
               </w:r>
@@ -9436,51 +9436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4435D235"/>
+    <w:nsid w:val="EA15EF5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9667,51 +9667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabellesayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5230-3597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030042909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15654" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.047.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Munoz-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.116.0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.127.0029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.067.0649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.134.0116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.117.0217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.043.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2003.2014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Choquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.2000.1500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1246-7391(98)80159-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX27WS7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1769" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold &#201;pineuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bastard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot-Marchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04208126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eventi.nservizi.it/upload/225/altro/index%20con%20logo%20-%20final%20volume.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larciergroup.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.lexisnexis.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wikely" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dandoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henchoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delbes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delp&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guimar&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Choquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mauduit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Espesson Vergeat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret-Bailly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Rivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabellesayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5230-3597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030042909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15654" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bouabdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.047.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Munoz-Perez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.127.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.116.0069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.067.0649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.134.0116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.117.0217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.043.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2003.2014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Choquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.2000.1500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1246-7391(98)80159-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX27WS7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1769" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold &#201;pineuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bastard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot-Marchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04208126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eventi.nservizi.it/upload/225/altro/index%20con%20logo%20-%20final%20volume.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.lexisnexis.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larciergroup.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wikely" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dandoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henchoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delbes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delp&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guimar&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Choquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mauduit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Espesson Vergeat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret-Bailly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Rivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>