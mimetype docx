--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -632,221 +632,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Desrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Doriat-Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La banalisation des outils d’aide à la décision : une dynamique de transformation sans réforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.341-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03054345v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-05209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -927,51 +927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce. Une approche économique, sociologique et juridique de la prestation compensatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lex Familiae - Revista Portuguesa de Direito da Família</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1128,1220 +1128,1628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01569588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il maintenir la prestation compensatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justifications de la prestation compensatoire dans le discours juridique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compenser les inégalités économiques des époux après divorce ? Des critères légaux aux outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (Special Issue 2), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transferts économiques entre ex-époux à la suite du divorce : logiques alimentaire, compensatoire, indemnitaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cls.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prestation compensatoire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad Jurídica Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La pensión compensatoria en las crisis familiares en el Derecho Comparado, 5-2, pp.101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès au juge et les spécificités de la procédure juridictionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.53-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/regar.047.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02649266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des compétences (encore) concurrentes du JAF et de la commission départementale d'aide sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.286-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du recours aux outils d'aide à la décision par le juge civil : l'exemple de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 352-353, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparation des parents et contribution à l'entretien et l'éducation de l'enfant : une évaluation du barème pour la fixation du montant de la pension alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2012.2666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation du niveau des pensions alimentaires : des pratiques et un barème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infostat Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une table de référence pour fixer la contribution à l'entretien et l'éducation de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.141-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel censure la composition de la juridiction d'aide sociale, note sur Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.254-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prestations familiales, condition de régularité de l'entrée en France des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7-8, pp.375-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse juridique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et conséquences juridiques de la table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.464-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-paiement de pension alimentaire : l'ASF sous condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.274-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode d'emploi : utilisation de table de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.473-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un barème pour fixer les contributions à l'entretien et à l'éducation des enfants ? Note d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation des enfants : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (3), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00534668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,1900 +2764,1516 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.458-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mode d'emploi : utilisation de table de référence</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions de l'aide familiale aux personnes âgées dépendantes à travers le droit (Allemagne, Angleterre, Belgique, France, Italie, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (217), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.127.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01019693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du rôle de la volonté individuelle dans l'encadrement juridique de l'organisation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.116.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de l'organisation : maîtrise des ressources juridiques et maîtrise du recours au juge dans la branche famille de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (67), pp.649-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.067.0649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00287150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et transferts intergénérationnels : à l'articulation du droit civil et du droit de la protection sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.134.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser le patrimoine des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (117), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.117.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille et l'argent : les méthodes d'évaluation des pensions alimentaires et présentations compensatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Etats généraux du droit de la famille, numéro spécial, pp.189-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation des pensions alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.473-476</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements et conséquences juridiques de la table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations alimentaires (droit civil et droit de la protection sociale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.11-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.054.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-paiement de pension alimentaire : l'ASF sous condition</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès au juge et accès au droit dans le contentieux de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.043.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un barème pour fixer les contributions à l'entretien et à l'éducation des enfants ? Note d'étape</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil et le traitement des réclamations des allocataires par les CAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2003.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une table de référence pour fixer le montant de la contribution à l'entretien et à l'éducation des enfants : présentation générale</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère de l'âge dans les dispositifs juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (3), pp.21</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les conceptions de l'aide familiale aux personnes âgées dépendantes à travers le droit (Allemagne, Angleterre, Belgique, France, Italie, Portugal)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02793986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monéger Françoise (sous la dir.), &amp;quot;La lutte contre les exclusions&amp;quot;, Paris, Dalloz, 1999 (extrait de la Revue de droit sanitaire et social, n 2, p. 255- 467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Droit et société, n°46, pp. 728-730</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...115 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02774730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la Sécurité sociale et réalité de l'organisation : l'exemple de la branche famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2007 (67), pp.649-669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs.067.0649⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 44 (1), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dreso.2000.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit et transferts intergénérationnels : à l'articulation du droit civil et du droit de la protection sociale</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalisation à la demande d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.134.0116⟩</w:t>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1246-7391(98)80159-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...401 lines deleted...]
-                <w:t xml:space="preserve">L’accueil et le traitement des réclamations des allocataires par les CAF</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02794085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère de charge d'enfant, quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et prévisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73, pp.80-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2003.2014⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 47 (47), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.1997.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Monéger Françoise (sous la dir.), &amp;quot;La lutte contre les exclusions&amp;quot;, Paris, Dalloz, 1999 (extrait de la Revue de droit sanitaire et social, n 2, p. 255- 467)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyrand Gérard, L'enfant face à la séparation des parents. Une solution, la résidence alternée, coll.«Alternatives sociales», 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Droit et société, n°46, pp. 728-730</w:t>
+              <w:t xml:space="preserve">, 1997, Droit et société, n°36-37, pp. 499-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02774835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation « dans l'intérêt de l'enfant » ? Le juge de la famille et les lieux d'accueil pour l'exercice du droit de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 44 (1), pp.111-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/dreso.2000.1500⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 33, pp.329-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dreso.1996.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Neyrand Gérard, L'enfant face à la séparation des parents. Une solution, la résidence alternée, coll.«Alternatives sociales», 1994</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyrand Gérard et M'Sili Marine, Les couples mixtes et le divorce. Le poids de la différence, coll. « Logiques sociales », 1996, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Droit et société, n°36-37, pp. 499-503</w:t>
+              <w:t xml:space="preserve">, 1996, Droit et société, n°34, pp. 718-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02774920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection sociale et familles étrangères musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 4 (1-2), pp.129-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/remi.1988.1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02775575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4259,288 +4283,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : &amp;quot;Des barèmes à la justice prédictive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Épineuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gerry-Vernières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La barémisation de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission de recherche Droit et Justice, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les états généraux de la recherche sur le droit et la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États généraux de la recherche sur le droit et la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission de recherche Droit et Justice; Secrétariat d’État en charge de l’Enseignement supérieur et de la Recherche, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-recours, vu du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le non-recours au droit et aux services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4550,479 +4574,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et numérique. Quels (r)apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc, 2024, Les cahiers de jurimétrie, 978-2-37741-094-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit mis en barèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 264 p., 2014, 978-2-247-13463-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication de l'Université de Saint-Etienne, pp.276, 2005, 2-86272-382-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un barème pour les pensions alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation française, 2002, Perspectives sur la justice, 2-11-005040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'enfant et évolution des pratiques judiciaires. Le recours aux Points de rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de France, pp.130, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants, parents, séparation. Des lieux d'accueil pour l'exercice du droit de visite et d'hébergement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cardia-Voneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillot-Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation de France, pp.200, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5032,1645 +5056,1645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès aux documents issus des activités des autorités publiques dans le monde du droit et de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sayn; Vincent Rivollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et numérique, quels (r)apports ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses universitaires Savoie Mont Blanc, 2024, Les cahiers de jurimétrie, 978-2-37741-094-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’indifférence du droit civil à l’égard des familles monoparentales au caractère incontournable des parents isolés pour le droit non civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, 9782111578159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pension alimentaire, un dispositif-clé pour la condition économique des familles monoparentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.141-158, 2023, 9782111578159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de l’intelligence artificielle dans le système judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique. Une responsabilité individuelle et collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2023, Au fil du débat, 978-2-7013-2183-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’indifférence du droit civil à l’égard des familles monoparentales au caractère incontournable des parents isolés pour le droit non civil</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une méthode empirique de recherche sur le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...157 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Deumier; Olivier Gout; David Hiez; Ingrid Maria; André Prüm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Pascal Ancel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.[111]-130, 2021, 978-2-8079-2476-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle forme de conjugalité ? Le Pacte civil de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Landini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Regulations 650/2012, 1103 and 1104/2016 : Cross-border families, international successions, mediation issues and new financial assets. Goineu plus project final volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Scientifiche Italiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-240, 2020, Quaderni di «Diritto delle successioni e della famiglia», 78-88-495-4326-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d’aide à la décision, barèmes, lignes directrices, référentiels, nomenclatures : quelle notion pour quelle régulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Gerry-Vernières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barémisation de la Justice. Actes du colloque du 17 décembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IERDJ, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La barémisation de la Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-433, 2018, Mission de recherche droit et justice, 978-2-7110-2901-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recourir à un barème pour fixer la prestation compensatoire ? Portées et limites de l'outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle SAYN, Cécile BOURREAU-DUBOIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce, Une approche économique, sociologique et juridique de la prestation compensatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151, 2018, 978-2-8027-5767-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois modèles de justifications de la prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sayn; Cécile Bourreau-Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traitement juridique des conséquences économiques du divorce : Une approche économique, sociologique et juridique de la prestation compensatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169, 2018, 978-2-8027-5767-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barèmes, outils d’aide à la décision et développement de la « justice prédictive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLAY T., FAUVARQUE-COSSON B., RENUCCI F. ZIENTARA-LOGEAY S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.435, 2018, 9782711029013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions sociales, des juridictions à réformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Zwickel; Marianne Cottin; Frédérique Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernisation organisationnelle de la justice civile en France et en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, JWV Jenaer Wissenschaftliche Verlagsgesellschaft, pp.73-94, 2015, Studien zum Europäischen Privatrecht und zur Rechtsvergleichung, 978-3-938057-23-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barèmes dans le fonctionnement du droit et de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle SAYN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit mis en barèmes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.1-17, 2014, Thèmes et commentaires. Actes, 978-2-247-13463-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents séparés et obligation de contribuer à l'entretien et à l'éducation des enfants : une table de référence pour fixer le montant des pensions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugues Fulchiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les solidarités entre générations = Solidarity between generations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.537-550, 2013, 978-2-8027-3998-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01339078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit civil au droit de la protection sociale ou comment transformer des solidarités familiales en obligation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Borgne-Uguen; Muriel Rebourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-154, 2012, 978-2-7535-1791-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01336108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de rencontre : aide à la coparentalité ou atteinte à l'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Sellenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visites médiatisées pour des familles séparées : protéger l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.31-52, 2010, Savoir et formation. Education familiale, 978-2-296-11514-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de rôle dans l'élaboration et la mise en oeuvre du droit. L'exemple des caisses d'allocations familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liora Israël; Guillaume Sacriste; Antoine Vauchez; Laurent Willemez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la portée sociale du droit : usages et légitimité du registre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.111-126, 2005, Publications de l'Université de Picardie, 2-13-055065-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03170253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs du juge dans le contentieux des prestations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contentieux de la protection sociale : procédures comparées (Allemagne, Angleterre, Belgique, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Université de Saint-Etienne, pp.113-137, 2005, 2-86272-382-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions collectives des décisions juridictionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Wikely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sayn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contentieux de la protection sociale : procédures comparées (Allemagne, Angleterre, Belgique, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Université de Saint-Etienne, pp.139-180, 2005, 2-86272-382-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les points de rencontre et le pouvoir judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastard, Benoît et alii,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants, parents, séparation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation de France, pp.234-279, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6680,147 +6704,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment régler les comptes au moment de la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dandoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Henchoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6830,440 +6854,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une recherche autour d’un phénomène juridique ou comment élargir le cadre de la recherche juridique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire e-Juris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table de référence indicative pour la fixation de la contribution à l'entretien et à l'éducation de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNAiTRE LA PRODUCTION DES JURIDICTIONS OU PREDIRE LES DECISIONS DE JUSTICE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitutionnalisation du droit de la famille en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note explicative de la table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7273,78 +7297,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixer le montant de la contribution à l'entretien et à l'éducation des enfants : proposition d'un outil d'aide à la décision (version 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,2019 +7380,2019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ministère de la Justice. 2022, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits judiciaires dans les contrats de franchise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IERDJ. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fréchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04714227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barèmes (et autres outils techniques d'aide à la décision) dans le fonctionnement de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IERDJ. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Merley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les barèmes (et autres outils techniques d'aide à la décision) dans le fonctionnement de la justice</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283040v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et déterminants de la compensation au moment du divorce : compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01611340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une profession en mutation : les avocats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Barreaux Rhône-Alpes. 2012, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parquet en matière civile, sociale et commerciale : recensement des textes et étude empirique des activités non pénales du parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia S. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2011, 502 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux familial présentant des aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la mise en place d'une table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche droit et justice; Caisse nationale d'allocations familiales CNAF. 2010, 174 p. + note de synthèse 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'expérimentation de l'outil d'aide à la décision pour fixer la contribution à l'entretien et à l'éducation des enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des familles au financement de l'hébergement collectif des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Munoz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice. 2009, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges de proximité au travail : une sociologie pragmatique et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Barreaux Rhône-Alpes. 2012, pp.206</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2008, 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et évolution d'une juridiction : le contentieux de la sécurité sociale entre ordre judiciaire et ordre administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia S. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction de la recherche, des études, de l'évaluation et des statistiques DREES. 2007, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recours des tiers payeurs contre les débiteurs alimentaires des personnes âgées : analyse des décisions des juges aux affaires familiales et de leur rôle dans la détermination de la contribution des débiteurs alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2007, pp.137 f</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of the family in caring for dependent elderly people (Germany, England, Belgium, France, Italy, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delpérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fondation Nationale de Gérontologie. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la famille dans la prise en charge des personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches Critiques sur le Droit. 2006, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des libertés, besoin des aidants et protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Croff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Espesson Vergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moret-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Médéric Alzheimer. 2003, 154 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01063885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et accès au(x) droit(s) dans la branche famille de la sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF. 2003, pp.144 f</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes alternatifs de règlement des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2011, 502 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche droit et justice. 2001, pp.71-[91] f</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01050858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et pratiques du droit dans les Caisses d'allocations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00866373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant à charge et parent isolé ou les difficultés de mise en oeuvre des critères de fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche droit et justice; Caisse nationale d'allocations familiales CNAF. 2010, 174 p. + note de synthèse 9 p</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...1200 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00866455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9436,51 +9460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA15EF5A"/>
+    <w:nsid w:val="5F4BE8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9667,51 +9691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabellesayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5230-3597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030042909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15654" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bouabdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.047.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Munoz-Perez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.127.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.116.0069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.067.0649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.134.0116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.117.0217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.043.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2003.2014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Choquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.2000.1500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1246-7391(98)80159-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX27WS7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1769" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold &#201;pineuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bastard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot-Marchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04208126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eventi.nservizi.it/upload/225/altro/index%20con%20logo%20-%20final%20volume.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.lexisnexis.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larciergroup.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wikely" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dandoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henchoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delbes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delp&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guimar&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Choquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mauduit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Espesson Vergeat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret-Bailly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Rivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabellesayn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5230-3597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030042909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15654" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2103.0517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MGT0TXRG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32P61S5F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2016.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02649266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.047.0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Munoz-Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bardout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.127.0029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.116.0069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.067.0649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.134.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.117.0217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.054.0011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.043.0113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2003.2014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Choquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.2000.1500" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1246-7391(98)80159-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX27WS7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1997.1769" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1996.1373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02774920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1162" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold &#201;pineuse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bastard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot-Marchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04208126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eventi.nservizi.it/upload/225/altro/index%20con%20logo%20-%20final%20volume.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/etats-generaux-de-la-recherche-sur-le-droit-de-la-justice-9782711029013.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larciergroup.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.lexisnexis.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wikely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dandoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henchoz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515272v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole May" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delbes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delp&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guimar&#227;es" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Choquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Croff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mauduit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Espesson Vergeat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moret-Bailly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Rivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>